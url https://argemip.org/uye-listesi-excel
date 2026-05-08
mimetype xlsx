--- v0 (2026-03-24)
+++ v1 (2026-05-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Üye Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="830">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="839">
   <si>
     <t>Firma Adı</t>
   </si>
   <si>
     <t>Şehir</t>
   </si>
   <si>
     <t>Sektör</t>
   </si>
   <si>
     <t>Çalışma Alanı</t>
   </si>
   <si>
     <t>Firma Tipi</t>
   </si>
   <si>
     <t>Merkez Tipi</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>E-Posta</t>
   </si>
   <si>
@@ -1859,50 +1859,65 @@
   <si>
     <t>fatma.vural@pinaret.com.tr</t>
   </si>
   <si>
     <t>https://www.pinar.com.tr/</t>
   </si>
   <si>
     <t>PINAR ENTEGRE ET VE UN SAN. A.Ş.KEMALPAŞA OSB MAHALLESİ 503 SOKAK NO:224 KEMALPAŞA/İZMİR</t>
   </si>
   <si>
     <t>Pınar Süt Mamulleri Sanayi A.Ş</t>
   </si>
   <si>
     <t>0232 436 15 15</t>
   </si>
   <si>
     <t>info@pinar.com.tr</t>
   </si>
   <si>
     <t>Yunus Emre Mh. Kemalpaşa Cd. No:317 P.K. 35060 Pınarbaşı – Bornova / İZMİR</t>
   </si>
   <si>
     <t>Plastay Kimya Sanayi ve Ticaret A.Ş.</t>
   </si>
   <si>
+    <t>Polat Group Redüktör San. ve Tic. A.Ş.</t>
+  </si>
+  <si>
+    <t>0 256 231 19 12</t>
+  </si>
+  <si>
+    <t>info@pgr.com.tr</t>
+  </si>
+  <si>
+    <t>https://www.pgr.com.tr/</t>
+  </si>
+  <si>
+    <t>Ata OSB Mah. Astim 1 Cad. No: 4, PK 105 Aydın / Türkiye</t>
+  </si>
+  <si>
     <t>Polgün Su Kaydırakları Oyun Parkları Ahşap Sanayii İnşaat Turizm İthalat İhracat Pazarlama Limited Şirketi</t>
   </si>
   <si>
     <t>Muğla</t>
   </si>
   <si>
     <t>0252 225 58 88</t>
   </si>
   <si>
     <t>info@polgun.com</t>
   </si>
   <si>
     <t>https://www.polgunwaterparks.com/</t>
   </si>
   <si>
     <t>Salihpaşalar Mahallesi, Köyiçi Sokak, No:241 A Blok S.Room Menteşe, Muğla</t>
   </si>
   <si>
     <t>Polisan Kansai Boya San. Ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0262 679 71 00</t>
   </si>
   <si>
     <t>info@polisan.com.tr</t>
@@ -2423,111 +2438,123 @@
   <si>
     <t>MERKEZ: PERPA TİCARET MERKEZİ A BLOK KAT.11 NO.1385 PK.34384 Okmeydanı, ŞİŞLİ FABRİKA: VELİMEŞE OSB MAHALLESİ 111. SOKAK NO:4/1 Ergene, TEKİRDAĞ</t>
   </si>
   <si>
     <t>VBT Yazılım A.Ş.</t>
   </si>
   <si>
     <t>0216 577 69 21</t>
   </si>
   <si>
     <t>info@vbt.com.tr</t>
   </si>
   <si>
     <t>https://vbt.com.tr/</t>
   </si>
   <si>
     <t>QUICK TOWER, İçerenköy Mh. Umut Sk. No:10-12 K:13 D:57-60 PK:34752 Ataşehir/İstanbul</t>
   </si>
   <si>
     <t>Vestel Beyaz Eşya San. Tic. A.Ş.</t>
   </si>
   <si>
     <t>Dayanıklı Tüketim Malları</t>
   </si>
   <si>
-    <t>Beyaz Eşya</t>
-[...1 lines deleted...]
-  <si>
     <t>0 236 226 30 00</t>
   </si>
   <si>
     <t>vbeargetesvik@vestel.com.tr</t>
   </si>
   <si>
     <t>https://www.vestel.com.tr/</t>
   </si>
   <si>
     <t>ORGANİZE SANAYİ BÖLGESİ 45030 MANİSA</t>
   </si>
   <si>
     <t>Viessmann Manisa Isı Teknolojileri Sanayi ve Ticaret Ltd. Şti.</t>
   </si>
   <si>
-    <t>Gaz Yakıtlı Duvar Tipi Kombi</t>
-[...1 lines deleted...]
-  <si>
     <t>0236 226 00 00</t>
   </si>
   <si>
     <t>yidz@viessmann.com</t>
   </si>
   <si>
     <t>MOSB IV. Kısım Hasan Türek Bulvarı No: 19, 45030 Manisa</t>
   </si>
   <si>
     <t>Virgosol Bilişim ve Yazılım Çözümleri A.Ş.</t>
   </si>
   <si>
     <t>Yapı ve Kredi Bankası A.Ş.</t>
   </si>
   <si>
     <t>0212 305 95 00</t>
   </si>
   <si>
     <t>https://www.ykteknoloji.com.tr/</t>
   </si>
   <si>
     <t>Reşitpaşa Mah.Katar Cad. İTÜ Ayazağa Yerleşkesi, Teknokent Arı 3 Sit. No:4/B201 34485 SARIYER / İSTANBUL</t>
   </si>
   <si>
     <t>Yeşilova Holding A.Ş.</t>
   </si>
   <si>
     <t>0224 267 20 70</t>
   </si>
   <si>
     <t>yesilova@yesilova.com.tr</t>
   </si>
   <si>
     <t>http://www.yesilova.com/tr/anasayfa/</t>
   </si>
   <si>
     <t>İstanbul Cadde, No: 648, 16335 Bursa (Merkez) Hasanağa OSB Mah. 12. Cd No:4, 16370 Nilüfer / Bursa (Ar-Ge Merkezi)</t>
   </si>
   <si>
     <t>YKK Metal ve Plastik ürünleri San. Tic. A.Ş.</t>
+  </si>
+  <si>
+    <t>Yumak Otomotiv Mamülleri San. Ve Tic. Ltd. Şti.</t>
+  </si>
+  <si>
+    <t>Konya</t>
+  </si>
+  <si>
+    <t>444 1965</t>
+  </si>
+  <si>
+    <t>emre.torun@mehmetyumak.com</t>
+  </si>
+  <si>
+    <t>www.yumaktr.com</t>
+  </si>
+  <si>
+    <t>Konya Organize Sanayi Bölgesi, Büyükkayacık OSB, T.Ziyaeddin Cd No:14, 42250 Selçuklu/Konya</t>
   </si>
   <si>
     <t>Zorluteks Tekstil Tic. ve San. A.Ş.</t>
   </si>
   <si>
     <t>Kırklareli</t>
   </si>
   <si>
     <t>0288 427 30 00</t>
   </si>
   <si>
     <t>info@zorlutekstil.com.tr</t>
   </si>
   <si>
     <t>zorlutekstil.com.tr</t>
   </si>
   <si>
     <t>Yeni Mahalle D-100 Karayolu 2.Yan Sokak No:36/Z1 Büyükkarıştıran/Lüleburgaz/Kırklareli</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -2882,62 +2909,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J217"/>
+  <dimension ref="A1:J219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="238.228" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -6266,1345 +6293,1397 @@
         <v>608</v>
       </c>
       <c r="J156" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
         <v>614</v>
       </c>
       <c r="B157" t="s">
         <v>95</v>
       </c>
       <c r="C157" t="s">
         <v>23</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
         <v>615</v>
       </c>
       <c r="B158" t="s">
+        <v>149</v>
+      </c>
+      <c r="C158" t="s">
+        <v>312</v>
+      </c>
+      <c r="E158" t="s">
+        <v>456</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" t="s">
         <v>616</v>
       </c>
-      <c r="C158" t="s">
-[...5 lines deleted...]
-      <c r="G158" t="s">
+      <c r="H158" t="s">
         <v>617</v>
       </c>
-      <c r="H158" t="s">
+      <c r="I158" t="s">
         <v>618</v>
       </c>
-      <c r="I158" t="s">
+      <c r="J158" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
+        <v>620</v>
+      </c>
+      <c r="B159" t="s">
         <v>621</v>
       </c>
-      <c r="B159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C159" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
       <c r="G159" t="s">
         <v>622</v>
       </c>
       <c r="H159" t="s">
         <v>623</v>
       </c>
       <c r="I159" t="s">
         <v>624</v>
       </c>
       <c r="J159" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
         <v>626</v>
       </c>
       <c r="B160" t="s">
         <v>95</v>
       </c>
       <c r="C160" t="s">
         <v>23</v>
       </c>
       <c r="F160" t="s">
         <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="H160" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="I160" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="J160" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B161" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F161" t="s">
         <v>13</v>
+      </c>
+      <c r="G161" t="s">
+        <v>627</v>
+      </c>
+      <c r="H161" t="s">
+        <v>632</v>
+      </c>
+      <c r="I161" t="s">
+        <v>633</v>
+      </c>
+      <c r="J161" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B162" t="s">
-        <v>244</v>
+        <v>37</v>
       </c>
       <c r="C162" t="s">
-        <v>471</v>
+        <v>38</v>
       </c>
       <c r="F162" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="B163" t="s">
-        <v>143</v>
+        <v>244</v>
       </c>
       <c r="C163" t="s">
-        <v>315</v>
+        <v>471</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B164" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="C164" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
         <v>638</v>
       </c>
       <c r="B165" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C165" t="s">
-        <v>61</v>
+        <v>286</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
+      </c>
+      <c r="G165" t="s">
+        <v>639</v>
+      </c>
+      <c r="H165" t="s">
+        <v>640</v>
+      </c>
+      <c r="I165" t="s">
+        <v>641</v>
+      </c>
+      <c r="J165" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="B166" t="s">
         <v>11</v>
       </c>
       <c r="C166" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="F166" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="B167" t="s">
-        <v>641</v>
+        <v>11</v>
       </c>
       <c r="C167" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>136</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B168" t="s">
-        <v>11</v>
+        <v>646</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="F168" t="s">
         <v>13</v>
+      </c>
+      <c r="J168" t="s">
+        <v>647</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="B169" t="s">
         <v>11</v>
       </c>
       <c r="C169" t="s">
         <v>35</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
         <v>649</v>
       </c>
       <c r="B170" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C170" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" t="s">
         <v>650</v>
       </c>
+      <c r="H170" t="s">
+        <v>651</v>
+      </c>
+      <c r="I170" t="s">
+        <v>652</v>
+      </c>
+      <c r="J170" t="s">
+        <v>653</v>
+      </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B171" t="s">
-        <v>641</v>
+        <v>95</v>
       </c>
       <c r="C171" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="F171" t="s">
         <v>13</v>
       </c>
       <c r="G171" t="s">
-        <v>652</v>
-[...7 lines deleted...]
-      <c r="J171" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
         <v>656</v>
       </c>
       <c r="B172" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="C172" t="s">
         <v>115</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
       <c r="G172" t="s">
+        <v>657</v>
+      </c>
+      <c r="H172" t="s">
         <v>658</v>
       </c>
-      <c r="H172" t="s">
+      <c r="I172" t="s">
         <v>659</v>
       </c>
-      <c r="I172" t="s">
+      <c r="J172" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
+        <v>661</v>
+      </c>
+      <c r="B173" t="s">
         <v>662</v>
       </c>
-      <c r="B173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C173" t="s">
-        <v>296</v>
+        <v>115</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
+      </c>
+      <c r="G173" t="s">
+        <v>663</v>
+      </c>
+      <c r="H173" t="s">
+        <v>664</v>
+      </c>
+      <c r="I173" t="s">
+        <v>665</v>
+      </c>
+      <c r="J173" t="s">
+        <v>666</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="B174" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="C174" t="s">
-        <v>135</v>
+        <v>296</v>
       </c>
       <c r="F174" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="B175" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C175" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>668</v>
+        <v>136</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
         <v>669</v>
       </c>
       <c r="B176" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C176" t="s">
-        <v>67</v>
+        <v>121</v>
       </c>
       <c r="F176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
         <v>670</v>
       </c>
       <c r="H176" t="s">
         <v>671</v>
       </c>
       <c r="I176" t="s">
         <v>672</v>
       </c>
       <c r="J176" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
         <v>674</v>
       </c>
       <c r="B177" t="s">
         <v>11</v>
       </c>
       <c r="C177" t="s">
-        <v>255</v>
+        <v>67</v>
       </c>
       <c r="F177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
         <v>675</v>
       </c>
       <c r="H177" t="s">
         <v>676</v>
       </c>
       <c r="I177" t="s">
         <v>677</v>
       </c>
       <c r="J177" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
         <v>679</v>
       </c>
       <c r="B178" t="s">
-        <v>526</v>
+        <v>11</v>
       </c>
       <c r="C178" t="s">
-        <v>115</v>
+        <v>255</v>
       </c>
       <c r="F178" t="s">
         <v>13</v>
       </c>
       <c r="G178" t="s">
         <v>680</v>
       </c>
       <c r="H178" t="s">
         <v>681</v>
       </c>
       <c r="I178" t="s">
         <v>682</v>
       </c>
       <c r="J178" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
         <v>684</v>
       </c>
       <c r="B179" t="s">
-        <v>29</v>
+        <v>526</v>
       </c>
       <c r="C179" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
       <c r="G179" t="s">
         <v>685</v>
       </c>
       <c r="H179" t="s">
         <v>686</v>
       </c>
       <c r="I179" t="s">
         <v>687</v>
       </c>
       <c r="J179" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
         <v>689</v>
       </c>
       <c r="B180" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="C180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="H180" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="I180" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="J180" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
+        <v>694</v>
+      </c>
+      <c r="B181" t="s">
+        <v>95</v>
+      </c>
+      <c r="C181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" t="s">
         <v>690</v>
       </c>
-      <c r="B181" t="s">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="H181" t="s">
         <v>691</v>
       </c>
-      <c r="F181" t="s">
-        <v>13</v>
+      <c r="I181" t="s">
+        <v>692</v>
+      </c>
+      <c r="J181" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B182" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C182" t="s">
-        <v>35</v>
+        <v>696</v>
       </c>
       <c r="F182" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
         <v>697</v>
       </c>
       <c r="B183" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C183" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="F183" t="s">
         <v>13</v>
       </c>
       <c r="G183" t="s">
         <v>698</v>
       </c>
+      <c r="H183" t="s">
+        <v>699</v>
+      </c>
       <c r="I183" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="J183" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B184" t="s">
         <v>29</v>
       </c>
       <c r="C184" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
       <c r="G184" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="I184" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="J184" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B185" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C185" t="s">
-        <v>225</v>
+        <v>38</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="I185" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="J185" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B186" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="C186" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="H186" t="s">
         <v>711</v>
       </c>
       <c r="I186" t="s">
         <v>712</v>
       </c>
       <c r="J186" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
         <v>714</v>
       </c>
       <c r="B187" t="s">
-        <v>526</v>
+        <v>95</v>
       </c>
       <c r="C187" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
         <v>715</v>
       </c>
       <c r="H187" t="s">
         <v>716</v>
       </c>
       <c r="I187" t="s">
         <v>717</v>
       </c>
       <c r="J187" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
         <v>719</v>
       </c>
       <c r="B188" t="s">
-        <v>54</v>
+        <v>526</v>
       </c>
       <c r="C188" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
+      </c>
+      <c r="G188" t="s">
+        <v>720</v>
+      </c>
+      <c r="H188" t="s">
+        <v>721</v>
+      </c>
+      <c r="I188" t="s">
+        <v>722</v>
+      </c>
+      <c r="J188" t="s">
+        <v>723</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="B189" t="s">
-        <v>446</v>
+        <v>54</v>
       </c>
       <c r="C189" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B190" t="s">
-        <v>11</v>
+        <v>446</v>
       </c>
       <c r="C190" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="H190" t="s">
         <v>726</v>
       </c>
       <c r="I190" t="s">
         <v>727</v>
       </c>
       <c r="J190" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
         <v>729</v>
       </c>
       <c r="B191" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C191" t="s">
-        <v>115</v>
+        <v>55</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
         <v>730</v>
       </c>
       <c r="H191" t="s">
         <v>731</v>
       </c>
       <c r="I191" t="s">
         <v>732</v>
       </c>
       <c r="J191" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
         <v>734</v>
       </c>
       <c r="B192" t="s">
-        <v>310</v>
+        <v>37</v>
       </c>
       <c r="C192" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="F192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
         <v>735</v>
       </c>
       <c r="H192" t="s">
         <v>736</v>
       </c>
       <c r="I192" t="s">
         <v>737</v>
       </c>
       <c r="J192" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
         <v>739</v>
       </c>
       <c r="B193" t="s">
-        <v>11</v>
+        <v>310</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
+      </c>
+      <c r="G193" t="s">
+        <v>740</v>
+      </c>
+      <c r="H193" t="s">
+        <v>741</v>
+      </c>
+      <c r="I193" t="s">
+        <v>742</v>
+      </c>
+      <c r="J193" t="s">
+        <v>743</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B194" t="s">
         <v>11</v>
       </c>
       <c r="C194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
         <v>745</v>
       </c>
       <c r="B195" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="C195" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
         <v>13</v>
       </c>
       <c r="G195" t="s">
         <v>746</v>
       </c>
       <c r="H195" t="s">
         <v>747</v>
       </c>
       <c r="I195" t="s">
         <v>748</v>
       </c>
       <c r="J195" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
         <v>750</v>
       </c>
       <c r="B196" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="C196" t="s">
-        <v>61</v>
+        <v>208</v>
       </c>
       <c r="F196" t="s">
         <v>13</v>
+      </c>
+      <c r="G196" t="s">
+        <v>751</v>
+      </c>
+      <c r="H196" t="s">
+        <v>752</v>
+      </c>
+      <c r="I196" t="s">
+        <v>753</v>
+      </c>
+      <c r="J196" t="s">
+        <v>754</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="B197" t="s">
         <v>11</v>
       </c>
       <c r="C197" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="F197" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B198" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C198" t="s">
-        <v>150</v>
+        <v>67</v>
       </c>
       <c r="F198" t="s">
         <v>13</v>
       </c>
-      <c r="G198" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I198" t="s">
-        <v>756</v>
-[...1 lines deleted...]
-      <c r="J198" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
         <v>758</v>
       </c>
       <c r="B199" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C199" t="s">
-        <v>67</v>
+        <v>150</v>
       </c>
       <c r="F199" t="s">
         <v>13</v>
       </c>
       <c r="G199" t="s">
         <v>759</v>
       </c>
       <c r="H199" t="s">
         <v>760</v>
       </c>
       <c r="I199" t="s">
         <v>761</v>
       </c>
       <c r="J199" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
         <v>763</v>
       </c>
       <c r="B200" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C200" t="s">
-        <v>531</v>
+        <v>67</v>
       </c>
       <c r="F200" t="s">
         <v>13</v>
+      </c>
+      <c r="G200" t="s">
+        <v>764</v>
+      </c>
+      <c r="H200" t="s">
+        <v>765</v>
+      </c>
+      <c r="I200" t="s">
+        <v>766</v>
+      </c>
+      <c r="J200" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="B201" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>531</v>
       </c>
       <c r="F201" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
         <v>769</v>
       </c>
       <c r="B202" t="s">
         <v>37</v>
       </c>
       <c r="C202" t="s">
-        <v>225</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
         <v>13</v>
       </c>
       <c r="G202" t="s">
         <v>770</v>
       </c>
       <c r="H202" t="s">
         <v>771</v>
       </c>
       <c r="I202" t="s">
         <v>772</v>
       </c>
       <c r="J202" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
         <v>774</v>
       </c>
       <c r="B203" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C203" t="s">
-        <v>38</v>
+        <v>225</v>
       </c>
       <c r="F203" t="s">
         <v>13</v>
       </c>
       <c r="G203" t="s">
         <v>775</v>
       </c>
       <c r="H203" t="s">
         <v>776</v>
       </c>
       <c r="I203" t="s">
         <v>777</v>
       </c>
       <c r="J203" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
         <v>779</v>
       </c>
       <c r="B204" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C204" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
-      <c r="G204">
-        <v>4449981</v>
+      <c r="G204" t="s">
+        <v>780</v>
       </c>
       <c r="H204" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="I204" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="J204" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B205" t="s">
         <v>11</v>
       </c>
       <c r="C205" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
+      </c>
+      <c r="G205">
+        <v>4449981</v>
+      </c>
+      <c r="H205" t="s">
+        <v>785</v>
+      </c>
+      <c r="I205" t="s">
+        <v>786</v>
+      </c>
+      <c r="J205" t="s">
+        <v>787</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B206" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="F206" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="B207" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="B208" t="s">
         <v>11</v>
       </c>
       <c r="C208" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
         <v>791</v>
       </c>
       <c r="B209" t="s">
-        <v>526</v>
+        <v>11</v>
       </c>
       <c r="C209" t="s">
-        <v>188</v>
+        <v>87</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" t="s">
         <v>792</v>
       </c>
       <c r="H209" t="s">
         <v>793</v>
       </c>
       <c r="I209" t="s">
         <v>794</v>
       </c>
       <c r="J209" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
         <v>796</v>
       </c>
       <c r="B210" t="s">
-        <v>11</v>
+        <v>526</v>
       </c>
       <c r="C210" t="s">
-        <v>35</v>
+        <v>188</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
       </c>
       <c r="G210" t="s">
         <v>797</v>
       </c>
       <c r="H210" t="s">
         <v>798</v>
       </c>
       <c r="I210" t="s">
         <v>799</v>
       </c>
       <c r="J210" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
         <v>801</v>
       </c>
       <c r="B211" t="s">
-        <v>310</v>
+        <v>11</v>
       </c>
       <c r="C211" t="s">
+        <v>35</v>
+      </c>
+      <c r="G211" t="s">
         <v>802</v>
       </c>
-      <c r="D211" t="s">
+      <c r="H211" t="s">
         <v>803</v>
       </c>
-      <c r="F211" t="s">
-[...2 lines deleted...]
-      <c r="G211" t="s">
+      <c r="I211" t="s">
         <v>804</v>
       </c>
-      <c r="H211" t="s">
+      <c r="J211" t="s">
         <v>805</v>
-      </c>
-[...4 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="B212" t="s">
         <v>310</v>
       </c>
       <c r="C212" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D212" t="s">
+        <v>807</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
+        <v>808</v>
+      </c>
+      <c r="H212" t="s">
         <v>809</v>
       </c>
-      <c r="F212" t="s">
-[...2 lines deleted...]
-      <c r="G212" t="s">
+      <c r="I212" t="s">
         <v>810</v>
       </c>
-      <c r="H212" t="s">
+      <c r="J212" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
+        <v>812</v>
+      </c>
+      <c r="B213" t="s">
+        <v>310</v>
+      </c>
+      <c r="C213" t="s">
+        <v>208</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" t="s">
         <v>813</v>
       </c>
-      <c r="B213" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="H213" t="s">
+        <v>814</v>
+      </c>
+      <c r="J213" t="s">
+        <v>815</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B214" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C214" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="F214" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
+        <v>817</v>
+      </c>
+      <c r="B215" t="s">
+        <v>95</v>
+      </c>
+      <c r="C215" t="s">
+        <v>87</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" t="s">
         <v>818</v>
       </c>
-      <c r="B215" t="s">
-[...8 lines deleted...]
-      <c r="G215" t="s">
+      <c r="I215" t="s">
         <v>819</v>
       </c>
-      <c r="H215" t="s">
+      <c r="J215" t="s">
         <v>820</v>
-      </c>
-[...4 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
+        <v>821</v>
+      </c>
+      <c r="B216" t="s">
+        <v>37</v>
+      </c>
+      <c r="C216" t="s">
+        <v>115</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" t="s">
+        <v>822</v>
+      </c>
+      <c r="H216" t="s">
         <v>823</v>
       </c>
-      <c r="B216" t="s">
-[...6 lines deleted...]
-        <v>136</v>
+      <c r="I216" t="s">
+        <v>824</v>
+      </c>
+      <c r="J216" t="s">
+        <v>825</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B217" t="s">
-        <v>825</v>
+        <v>11</v>
       </c>
       <c r="C217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" t="s">
+        <v>827</v>
+      </c>
+      <c r="B218" t="s">
+        <v>828</v>
+      </c>
+      <c r="C218" t="s">
+        <v>16</v>
+      </c>
+      <c r="E218" t="s">
+        <v>456</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" t="s">
+        <v>829</v>
+      </c>
+      <c r="H218" t="s">
+        <v>830</v>
+      </c>
+      <c r="I218" t="s">
+        <v>831</v>
+      </c>
+      <c r="J218" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" t="s">
+        <v>833</v>
+      </c>
+      <c r="B219" t="s">
+        <v>834</v>
+      </c>
+      <c r="C219" t="s">
         <v>38</v>
       </c>
-      <c r="F217" t="s">
-[...12 lines deleted...]
-        <v>829</v>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" t="s">
+        <v>835</v>
+      </c>
+      <c r="H219" t="s">
+        <v>836</v>
+      </c>
+      <c r="I219" t="s">
+        <v>837</v>
+      </c>
+      <c r="J219" t="s">
+        <v>838</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>