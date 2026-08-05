--- v1 (2026-05-08)
+++ v2 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Üye Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="839">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="845">
   <si>
     <t>Firma Adı</t>
   </si>
   <si>
     <t>Şehir</t>
   </si>
   <si>
     <t>Sektör</t>
   </si>
   <si>
     <t>Çalışma Alanı</t>
   </si>
   <si>
     <t>Firma Tipi</t>
   </si>
   <si>
     <t>Merkez Tipi</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>E-Posta</t>
   </si>
   <si>
@@ -1523,53 +1523,50 @@
   <si>
     <t>https://www.maysanmando.com/</t>
   </si>
   <si>
     <t>Demirtaş Organize Sanayi Bölgesi Hanımeli Sokak No:10 ,16110 Bursa | Türkiye</t>
   </si>
   <si>
     <t>MBİS Teknoloji Araştırma Geliştirme Merkezi</t>
   </si>
   <si>
     <t>0216 577 51 00</t>
   </si>
   <si>
     <t>arge@mbis.com.tr</t>
   </si>
   <si>
     <t>https://www.nagarro.com.tr/</t>
   </si>
   <si>
     <t>CEVİZLİ MH. TUGAY YOLU CD. OFİSİM İSTANBUL NO:20 KAT:17 MALTEPE</t>
   </si>
   <si>
     <t>MDP TR Teknoloji Limited Şirketi</t>
   </si>
   <si>
-    <t>Mert Yazılım Bilgisayar Elektronik Makine San. Ve Tic. A.Ş.</t>
-[...1 lines deleted...]
-  <si>
     <t>Metisafe Temiz Oda Ve Biyogüvenlik Sistemleri İmalat Ve San. Tic. Ltd. Şti.</t>
   </si>
   <si>
     <t>Metrik Bilgisayar Yazılım Dan. Servis San.Tic.Ltd.Şti.</t>
   </si>
   <si>
     <t>0216 469 2429</t>
   </si>
   <si>
     <t>info@metric.net</t>
   </si>
   <si>
     <t>http://www.metric.net</t>
   </si>
   <si>
     <t>İçerenköy Mah. Çayır Cad. Sayar İş Merkezi No:11 K:3 34752 Ataşehir İstanbul</t>
   </si>
   <si>
     <t>Migros Ticaret A.Ş.</t>
   </si>
   <si>
     <t>0 216 579 30 00</t>
   </si>
   <si>
     <t>arge_iletisim@migros.com.tr</t>
@@ -1625,50 +1622,62 @@
   <si>
     <t>MRC Ar-Ge Enerji Mühendisliği Kontrol ve Test Hizmetleri A.Ş.</t>
   </si>
   <si>
     <t>Mro Teknik Servis San. ve Tic. A.Ş. (Mytechnic)</t>
   </si>
   <si>
     <t>Havacılık</t>
   </si>
   <si>
     <t>0216 588 05 70</t>
   </si>
   <si>
     <t>info@mytechnic.aero</t>
   </si>
   <si>
     <t>http://www.mytechnic.aero/</t>
   </si>
   <si>
     <t>Sanayi Mah. Sabiha Gökçen Havaalanı Pendik İstanbul</t>
   </si>
   <si>
     <t>Nar Sistem Teknoloji A.Ş.</t>
   </si>
   <si>
+    <t>+90 216 358 43 62</t>
+  </si>
+  <si>
+    <t>info@nar.com.tr</t>
+  </si>
+  <si>
+    <t>https://nar.com.tr/tr</t>
+  </si>
+  <si>
+    <t>Koşuyolu Mah. Ali Nazime Sok. No:21  Kadıköy/İstanbul</t>
+  </si>
+  <si>
     <t>Nedu Bağlantı Elemanları Sanayi ve Ticaret A.Ş.</t>
   </si>
   <si>
     <t>Netaş Telekominikasyon A.Ş.</t>
   </si>
   <si>
     <t>0216 522 20 00</t>
   </si>
   <si>
     <t>info@netas.com.tr</t>
   </si>
   <si>
     <t>http://www.netas.com.tr/</t>
   </si>
   <si>
     <t>Yenişehir Mahallesi, Osmanlı Bulvarı No:11 Esas Aeropark Binası – Kurtköy / Pendik / İstanbul</t>
   </si>
   <si>
     <t>Nexans Türkiye Endüstri ve Ticaret A.Ş. (İstanbul)</t>
   </si>
   <si>
     <t>0216 581 01 01</t>
   </si>
   <si>
     <t>info@nexans.com.tr</t>
@@ -2120,50 +2129,56 @@
   <si>
     <t>Sistem Teknik Sanayi Fırınları A.Ş.</t>
   </si>
   <si>
     <t>SOCAR Türkiye Araştırma Geliştirme ve İnovasyon A.Ş.</t>
   </si>
   <si>
     <t>Petrol ve Petrol Ürünleri</t>
   </si>
   <si>
     <t>Softtech Yazılım Teknolojileri Araştırma Geliştirme ve Pazarlama Ticaret A.Ş.</t>
   </si>
   <si>
     <t>0850 290 6000</t>
   </si>
   <si>
     <t>Info@softtech.com.tr</t>
   </si>
   <si>
     <t>https://softtech.com.tr/</t>
   </si>
   <si>
     <t>Reşitpaşa Mah. Katar Cad. İTÜ Teknokent Arı-3 No:4 İç Kapı No:401-402-403-404-501-503 34469 Sarıyer – İSTANBUL</t>
   </si>
   <si>
+    <t>SU BİYOMEDİKAL SİSTEMLER VE SAĞLIK HİZMETLERİ SANAYİ VE TİCARET ANONİM ŞİRKETİ</t>
+  </si>
+  <si>
+    <t>444 85 46</t>
+  </si>
+  <si>
     <t>Sun Chemical Matbaa Mürekkepleri ve Gereçleri San ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0232 621 5320</t>
   </si>
   <si>
     <t>https://www.sunchemical.com</t>
   </si>
   <si>
     <t>Çoraklar Mahallesi 5004 Sokak 10 Aliağa OSB İzmir</t>
   </si>
   <si>
     <t>Sun Tekstil San. Ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0232 850 60 00</t>
   </si>
   <si>
     <t>https://www.suntekstil.com.tr/</t>
   </si>
   <si>
     <t>Yedi Eylül Mah. Celal Umur Cad. No: 6/A 35860 Torbalı İzmir</t>
   </si>
   <si>
     <t>Sütaş Süt Ürünleri A.Ş.</t>
@@ -2244,50 +2259,53 @@
     <t>0224 411 19 50</t>
   </si>
   <si>
     <t>toksan@toksanotomotiv.com</t>
   </si>
   <si>
     <t>https://www.toksanotomotiv.com/</t>
   </si>
   <si>
     <t>Nilüfer Org. San. Bölgesi (NOSAB) Erguvan Cadde No: 18 Nilüfer / Bursa / TÜRKİYE</t>
   </si>
   <si>
     <t>Toyo Matbaa Mürekkepleri Sanayi ve Ticaret A.Ş.</t>
   </si>
   <si>
     <t>0236 226 50 00</t>
   </si>
   <si>
     <t>info@toyoink.com.tr</t>
   </si>
   <si>
     <t>https://artiencetpi.com/</t>
   </si>
   <si>
     <t>Keçiliköy OSB Mah. Hasan Türek Blv. No: 6 Merkez Köyü / Merkez Bucağı / Yunusemre / MANİSA</t>
+  </si>
+  <si>
+    <t>trex Dijital Akıllı Üretim Sistemleri A.Ş</t>
   </si>
   <si>
     <t>Trima Otomasyon Sistemleri ve Müh. Hizm. Tic. Ltd. Şti.</t>
   </si>
   <si>
     <t>Turaş Gaz Armatürleri San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0212 723 58 88</t>
   </si>
   <si>
     <t>isa@turas.com</t>
   </si>
   <si>
     <t>http://www.turas.com/</t>
   </si>
   <si>
     <t>Selimpaşa Mahallesi, 5003 Sokak, No:8 Silivri / İSTANBUL</t>
   </si>
   <si>
     <t>Türk Demirdöküm Fabrikaları A.Ş.</t>
   </si>
   <si>
     <t>0228 314 55 00</t>
   </si>
@@ -2909,51 +2927,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J219"/>
+  <dimension ref="A1:J220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="238.228" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -5612,2078 +5630,2098 @@
         <v>500</v>
       </c>
       <c r="J123" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>502</v>
       </c>
       <c r="B124" t="s">
         <v>11</v>
       </c>
       <c r="C124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>503</v>
       </c>
       <c r="B125" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>504</v>
       </c>
       <c r="B126" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F126" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="G126" t="s">
+        <v>505</v>
+      </c>
+      <c r="H126" t="s">
+        <v>506</v>
+      </c>
+      <c r="I126" t="s">
+        <v>507</v>
+      </c>
+      <c r="J126" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B127" t="s">
         <v>11</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>453</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
       <c r="G127" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="H127" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="I127" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="J127" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B128" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="C128" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
       <c r="G128" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="H128" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="I128" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="J128" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B129" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C129" t="s">
-        <v>315</v>
+        <v>35</v>
       </c>
       <c r="F129" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G129" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="H129" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="I129" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="J129" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B130" t="s">
-        <v>11</v>
+        <v>525</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>215</v>
       </c>
       <c r="F130" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B131" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C131" t="s">
-        <v>215</v>
+        <v>38</v>
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B132" t="s">
-        <v>528</v>
+        <v>143</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="F132" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>529</v>
       </c>
       <c r="B133" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C133" t="s">
-        <v>108</v>
+        <v>530</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
+      </c>
+      <c r="G133" t="s">
+        <v>531</v>
+      </c>
+      <c r="H133" t="s">
+        <v>532</v>
+      </c>
+      <c r="I133" t="s">
+        <v>533</v>
+      </c>
+      <c r="J133" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>530</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>535</v>
       </c>
       <c r="G134" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="H134" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="I134" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="J134" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>536</v>
+        <v>540</v>
+      </c>
+      <c r="B135" t="s">
+        <v>29</v>
+      </c>
+      <c r="C135" t="s">
+        <v>16</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B136" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C136" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="F136" t="s">
         <v>13</v>
+      </c>
+      <c r="G136" t="s">
+        <v>542</v>
+      </c>
+      <c r="H136" t="s">
+        <v>543</v>
+      </c>
+      <c r="I136" t="s">
+        <v>544</v>
+      </c>
+      <c r="J136" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="B137" t="s">
         <v>11</v>
       </c>
       <c r="C137" t="s">
-        <v>67</v>
+        <v>255</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
       <c r="G137" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="H137" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="I137" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="J137" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="B138" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C138" t="s">
-        <v>255</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>13</v>
       </c>
       <c r="G138" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="H138" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="I138" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="J138" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B139" t="s">
         <v>29</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>296</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>552</v>
+        <v>136</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B140" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C140" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="F140" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="G140" t="s">
+        <v>558</v>
+      </c>
+      <c r="H140" t="s">
+        <v>559</v>
+      </c>
+      <c r="I140" t="s">
+        <v>560</v>
+      </c>
+      <c r="J140" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="B141" t="s">
-        <v>95</v>
+        <v>143</v>
       </c>
       <c r="C141" t="s">
-        <v>312</v>
+        <v>563</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="H141" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="I141" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="J141" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="B142" t="s">
         <v>143</v>
       </c>
       <c r="C142" t="s">
-        <v>560</v>
+        <v>208</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>564</v>
+        <v>136</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B143" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C143" t="s">
-        <v>208</v>
+        <v>67</v>
       </c>
       <c r="F143" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="G143" t="s">
+        <v>570</v>
+      </c>
+      <c r="H143" t="s">
+        <v>571</v>
+      </c>
+      <c r="I143" t="s">
+        <v>572</v>
+      </c>
+      <c r="J143" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="B144" t="s">
         <v>11</v>
       </c>
       <c r="C144" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="H144" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="I144" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="J144" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="B145" t="s">
-        <v>11</v>
+        <v>149</v>
       </c>
       <c r="C145" t="s">
-        <v>23</v>
+        <v>563</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="H145" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="I145" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="J145" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="B146" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="C146" t="s">
-        <v>560</v>
+        <v>67</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B147" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="C147" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
+      </c>
+      <c r="G147" t="s">
+        <v>586</v>
+      </c>
+      <c r="H147" t="s">
+        <v>587</v>
+      </c>
+      <c r="I147" t="s">
+        <v>588</v>
+      </c>
+      <c r="J147" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="B148" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="F148" t="s">
         <v>13</v>
       </c>
       <c r="G148" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="I148" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="J148" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="B149" t="s">
         <v>11</v>
       </c>
       <c r="C149" t="s">
-        <v>55</v>
+        <v>255</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" t="s">
-        <v>588</v>
+        <v>595</v>
+      </c>
+      <c r="H149" t="s">
+        <v>596</v>
       </c>
       <c r="I149" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="J149" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="B150" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C150" t="s">
-        <v>255</v>
+        <v>87</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
-      <c r="G150" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I150" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>600</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="B151" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C151" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
+      <c r="G151" t="s">
+        <v>602</v>
+      </c>
+      <c r="H151" t="s">
+        <v>603</v>
+      </c>
       <c r="I151" t="s">
-        <v>597</v>
+        <v>604</v>
+      </c>
+      <c r="J151" t="s">
+        <v>605</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="B152" t="s">
         <v>11</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>602</v>
+        <v>136</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B153" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F153" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B154" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="C154" t="s">
-        <v>23</v>
+        <v>225</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
+      </c>
+      <c r="G154" t="s">
+        <v>609</v>
+      </c>
+      <c r="H154" t="s">
+        <v>610</v>
+      </c>
+      <c r="I154" t="s">
+        <v>611</v>
+      </c>
+      <c r="J154" t="s">
+        <v>612</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="B155" t="s">
         <v>29</v>
       </c>
       <c r="C155" t="s">
         <v>225</v>
       </c>
       <c r="F155" t="s">
         <v>13</v>
       </c>
       <c r="G155" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="H155" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="I155" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="J155" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="B156" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C156" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B157" t="s">
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="C157" t="s">
-        <v>23</v>
+        <v>312</v>
+      </c>
+      <c r="E157" t="s">
+        <v>456</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
+      </c>
+      <c r="G157" t="s">
+        <v>619</v>
+      </c>
+      <c r="H157" t="s">
+        <v>620</v>
+      </c>
+      <c r="I157" t="s">
+        <v>621</v>
+      </c>
+      <c r="J157" t="s">
+        <v>622</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="B158" t="s">
-        <v>149</v>
+        <v>624</v>
       </c>
       <c r="C158" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>12</v>
       </c>
       <c r="F158" t="s">
         <v>13</v>
       </c>
       <c r="G158" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="H158" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="I158" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="J158" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="B159" t="s">
-        <v>621</v>
+        <v>95</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
       <c r="G159" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="H159" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="I159" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="J159" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="B160" t="s">
         <v>95</v>
       </c>
       <c r="C160" t="s">
         <v>23</v>
       </c>
       <c r="F160" t="s">
         <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="H160" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="I160" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="J160" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="B161" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="C161" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F161" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="B162" t="s">
-        <v>37</v>
+        <v>244</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>471</v>
       </c>
       <c r="F162" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="B163" t="s">
-        <v>244</v>
+        <v>143</v>
       </c>
       <c r="C163" t="s">
-        <v>471</v>
+        <v>315</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B164" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c r="C164" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
+      </c>
+      <c r="G164" t="s">
+        <v>642</v>
+      </c>
+      <c r="H164" t="s">
+        <v>643</v>
+      </c>
+      <c r="I164" t="s">
+        <v>644</v>
+      </c>
+      <c r="J164" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="B165" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C165" t="s">
-        <v>286</v>
+        <v>61</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B166" t="s">
         <v>11</v>
       </c>
       <c r="C166" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="B167" t="s">
-        <v>11</v>
+        <v>649</v>
       </c>
       <c r="C167" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="F167" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="J167" t="s">
+        <v>650</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="B168" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="C168" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="F168" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="B169" t="s">
         <v>11</v>
       </c>
       <c r="C169" t="s">
         <v>35</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
+      <c r="G169" t="s">
+        <v>653</v>
+      </c>
+      <c r="H169" t="s">
+        <v>654</v>
+      </c>
+      <c r="I169" t="s">
+        <v>655</v>
+      </c>
+      <c r="J169" t="s">
+        <v>656</v>
+      </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="B170" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C170" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" t="s">
-        <v>650</v>
-[...8 lines deleted...]
-        <v>653</v>
+        <v>658</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B171" t="s">
-        <v>95</v>
+        <v>649</v>
       </c>
       <c r="C171" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="F171" t="s">
         <v>13</v>
       </c>
       <c r="G171" t="s">
-        <v>655</v>
+        <v>660</v>
+      </c>
+      <c r="H171" t="s">
+        <v>661</v>
+      </c>
+      <c r="I171" t="s">
+        <v>662</v>
+      </c>
+      <c r="J171" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="B172" t="s">
-        <v>646</v>
+        <v>665</v>
       </c>
       <c r="C172" t="s">
         <v>115</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
       <c r="G172" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="H172" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="I172" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="J172" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="B173" t="s">
-        <v>662</v>
+        <v>89</v>
       </c>
       <c r="C173" t="s">
-        <v>115</v>
+        <v>296</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B174" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="C174" t="s">
-        <v>296</v>
+        <v>135</v>
       </c>
       <c r="F174" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="B175" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C175" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="F175" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="G175" t="s">
+        <v>673</v>
+      </c>
+      <c r="H175" t="s">
+        <v>674</v>
+      </c>
+      <c r="I175" t="s">
+        <v>675</v>
+      </c>
+      <c r="J175" t="s">
+        <v>676</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="B176" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C176" t="s">
-        <v>121</v>
+        <v>67</v>
       </c>
       <c r="F176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="H176" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="I176" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="J176" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="B177" t="s">
         <v>11</v>
       </c>
       <c r="C177" t="s">
-        <v>67</v>
+        <v>255</v>
       </c>
       <c r="F177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="H177" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="I177" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="J177" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="B178" t="s">
-        <v>11</v>
+        <v>525</v>
       </c>
       <c r="C178" t="s">
-        <v>255</v>
+        <v>115</v>
       </c>
       <c r="F178" t="s">
         <v>13</v>
       </c>
       <c r="G178" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="H178" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="I178" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="J178" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="B179" t="s">
-        <v>526</v>
+        <v>29</v>
       </c>
       <c r="C179" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
       <c r="G179" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="H179" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="I179" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="J179" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="B180" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="H180" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="I180" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="J180" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="B181" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="C181" t="s">
-        <v>12</v>
+        <v>699</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="B182" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C182" t="s">
-        <v>696</v>
+        <v>35</v>
       </c>
       <c r="F182" t="s">
         <v>13</v>
+      </c>
+      <c r="G182" t="s">
+        <v>701</v>
+      </c>
+      <c r="H182" t="s">
+        <v>702</v>
+      </c>
+      <c r="I182" t="s">
+        <v>703</v>
+      </c>
+      <c r="J182" t="s">
+        <v>704</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>697</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>705</v>
       </c>
       <c r="G183" t="s">
-        <v>698</v>
-[...8 lines deleted...]
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="B184" t="s">
         <v>29</v>
       </c>
       <c r="C184" t="s">
         <v>23</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
       <c r="G184" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="I184" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="J184" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="B185" t="s">
         <v>29</v>
       </c>
       <c r="C185" t="s">
         <v>38</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="I185" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="J185" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="B186" t="s">
         <v>37</v>
       </c>
       <c r="C186" t="s">
         <v>225</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="I186" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="J186" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="B187" t="s">
         <v>95</v>
       </c>
       <c r="C187" t="s">
         <v>208</v>
       </c>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="H187" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="I187" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="J187" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="B188" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C188" t="s">
         <v>115</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
       </c>
       <c r="G188" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="H188" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="I188" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="J188" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B189" t="s">
         <v>54</v>
       </c>
       <c r="C189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="B190" t="s">
         <v>446</v>
       </c>
       <c r="C190" t="s">
         <v>115</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="I190" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="J190" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="B191" t="s">
         <v>11</v>
       </c>
       <c r="C191" t="s">
         <v>55</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="H191" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="I191" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="J191" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B192" t="s">
         <v>37</v>
       </c>
       <c r="C192" t="s">
         <v>115</v>
       </c>
       <c r="F192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="H192" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="I192" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="J192" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="B193" t="s">
         <v>310</v>
       </c>
       <c r="C193" t="s">
         <v>23</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
       </c>
       <c r="G193" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="H193" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="I193" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="J193" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="B194" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C194" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="B195" t="s">
         <v>11</v>
       </c>
       <c r="C195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
         <v>13</v>
       </c>
-      <c r="G195" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B196" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="C196" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>13</v>
       </c>
       <c r="G196" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H196" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="I196" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="J196" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B197" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="C197" t="s">
-        <v>61</v>
+        <v>208</v>
       </c>
       <c r="F197" t="s">
         <v>13</v>
+      </c>
+      <c r="G197" t="s">
+        <v>757</v>
+      </c>
+      <c r="H197" t="s">
+        <v>758</v>
+      </c>
+      <c r="I197" t="s">
+        <v>759</v>
+      </c>
+      <c r="J197" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="B198" t="s">
         <v>11</v>
       </c>
       <c r="C198" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="F198" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="B199" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C199" t="s">
-        <v>150</v>
+        <v>67</v>
       </c>
       <c r="F199" t="s">
         <v>13</v>
       </c>
-      <c r="G199" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I199" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B200" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C200" t="s">
-        <v>67</v>
+        <v>150</v>
       </c>
       <c r="F200" t="s">
         <v>13</v>
       </c>
       <c r="G200" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H200" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="I200" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="J200" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B201" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C201" t="s">
-        <v>531</v>
+        <v>67</v>
       </c>
       <c r="F201" t="s">
         <v>13</v>
+      </c>
+      <c r="G201" t="s">
+        <v>770</v>
+      </c>
+      <c r="H201" t="s">
+        <v>771</v>
+      </c>
+      <c r="I201" t="s">
+        <v>772</v>
+      </c>
+      <c r="J201" t="s">
+        <v>773</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="B202" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="C202" t="s">
-        <v>12</v>
+        <v>530</v>
       </c>
       <c r="F202" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B203" t="s">
         <v>37</v>
       </c>
       <c r="C203" t="s">
-        <v>225</v>
+        <v>12</v>
       </c>
       <c r="F203" t="s">
         <v>13</v>
       </c>
       <c r="G203" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H203" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="I203" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="J203" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B204" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C204" t="s">
-        <v>38</v>
+        <v>225</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H204" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="I204" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="J204" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B205" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C205" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
-      <c r="G205">
-        <v>4449981</v>
+      <c r="G205" t="s">
+        <v>786</v>
       </c>
       <c r="H205" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="I205" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="J205" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B206" t="s">
         <v>11</v>
       </c>
       <c r="C206" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="F206" t="s">
         <v>13</v>
+      </c>
+      <c r="G206">
+        <v>4449981</v>
+      </c>
+      <c r="H206" t="s">
+        <v>791</v>
+      </c>
+      <c r="I206" t="s">
+        <v>792</v>
+      </c>
+      <c r="J206" t="s">
+        <v>793</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="B207" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C207" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="F207" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="B208" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="B209" t="s">
         <v>11</v>
       </c>
       <c r="C209" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B210" t="s">
-        <v>526</v>
+        <v>11</v>
       </c>
       <c r="C210" t="s">
-        <v>188</v>
+        <v>87</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
       <c r="G210" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H210" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="I210" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="J210" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B211" t="s">
-        <v>11</v>
+        <v>525</v>
       </c>
       <c r="C211" t="s">
-        <v>35</v>
+        <v>188</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
       </c>
       <c r="G211" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="H211" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="I211" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="J211" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B212" t="s">
-        <v>310</v>
+        <v>11</v>
       </c>
       <c r="C212" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G212" t="s">
         <v>808</v>
       </c>
       <c r="H212" t="s">
         <v>809</v>
       </c>
       <c r="I212" t="s">
         <v>810</v>
       </c>
       <c r="J212" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
         <v>812</v>
       </c>
       <c r="B213" t="s">
         <v>310</v>
       </c>
       <c r="C213" t="s">
-        <v>208</v>
+        <v>813</v>
       </c>
       <c r="F213" t="s">
         <v>13</v>
       </c>
       <c r="G213" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H213" t="s">
-        <v>814</v>
+        <v>815</v>
+      </c>
+      <c r="I213" t="s">
+        <v>816</v>
       </c>
       <c r="J213" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="B214" t="s">
-        <v>11</v>
+        <v>310</v>
       </c>
       <c r="C214" t="s">
-        <v>35</v>
+        <v>208</v>
       </c>
       <c r="F214" t="s">
         <v>13</v>
+      </c>
+      <c r="G214" t="s">
+        <v>819</v>
+      </c>
+      <c r="H214" t="s">
+        <v>820</v>
+      </c>
+      <c r="J214" t="s">
+        <v>821</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="B215" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C215" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="F215" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="B216" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="C216" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="F216" t="s">
         <v>13</v>
       </c>
       <c r="G216" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="I216" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="J216" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B217" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C217" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="F217" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="G217" t="s">
+        <v>828</v>
+      </c>
+      <c r="H217" t="s">
+        <v>829</v>
+      </c>
+      <c r="I217" t="s">
+        <v>830</v>
+      </c>
+      <c r="J217" t="s">
+        <v>831</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="B218" t="s">
-        <v>828</v>
+        <v>11</v>
       </c>
       <c r="C218" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>832</v>
+        <v>136</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
         <v>833</v>
       </c>
       <c r="B219" t="s">
         <v>834</v>
       </c>
       <c r="C219" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="E219" t="s">
+        <v>456</v>
       </c>
       <c r="F219" t="s">
         <v>13</v>
       </c>
       <c r="G219" t="s">
         <v>835</v>
       </c>
       <c r="H219" t="s">
         <v>836</v>
       </c>
       <c r="I219" t="s">
         <v>837</v>
       </c>
       <c r="J219" t="s">
         <v>838</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" t="s">
+        <v>839</v>
+      </c>
+      <c r="B220" t="s">
+        <v>840</v>
+      </c>
+      <c r="C220" t="s">
+        <v>38</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" t="s">
+        <v>841</v>
+      </c>
+      <c r="H220" t="s">
+        <v>842</v>
+      </c>
+      <c r="I220" t="s">
+        <v>843</v>
+      </c>
+      <c r="J220" t="s">
+        <v>844</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>