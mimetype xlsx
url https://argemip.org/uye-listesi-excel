--- v2 (2026-08-05)
+++ v3 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Üye Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="845">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
   <si>
     <t>Firma Adı</t>
   </si>
   <si>
     <t>Şehir</t>
   </si>
   <si>
     <t>Sektör</t>
   </si>
   <si>
     <t>Çalışma Alanı</t>
   </si>
   <si>
     <t>Firma Tipi</t>
   </si>
   <si>
     <t>Merkez Tipi</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>E-Posta</t>
   </si>
   <si>
@@ -320,65 +320,50 @@
   <si>
     <t>Betek Boya ve Kimya Sanayi A.Ş.</t>
   </si>
   <si>
     <t>Kocaeli</t>
   </si>
   <si>
     <t>https://www.betek.com.tr/</t>
   </si>
   <si>
     <t>Bias Mühendislik Ltd. Şti.</t>
   </si>
   <si>
     <t>0216 474 57 01</t>
   </si>
   <si>
     <t>info@bias.com.tr</t>
   </si>
   <si>
     <t>https://bias.com.tr/</t>
   </si>
   <si>
     <t>Haluk Türksoy Arka Sok. 12/3 Altunizade, Üsküdar, İstanbul</t>
   </si>
   <si>
-    <t>Bilmed Bilgisayar ve Yazılım A.Ş.</t>
-[...13 lines deleted...]
-  <si>
     <t>Birikim Pilleri Batarya Teknolojileri A.Ş.</t>
   </si>
   <si>
     <t>Enerji</t>
   </si>
   <si>
     <t>0216 629 90 60</t>
   </si>
   <si>
     <t>info@birikimpilleri.com</t>
   </si>
   <si>
     <t>https://birikimpilleri.com/</t>
   </si>
   <si>
     <t>Tepeören Mah İstanbul Tuzla Organize Sanayi Bölgesi (İTOSB 4. Caddesi No: 8, 34959 Tuzla/İstanbul</t>
   </si>
   <si>
     <t>Birinci Otomotiv San. Ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>BMC OTOMOTİV SAN. VE TİC. A.Ş.</t>
   </si>
   <si>
     <t>Otomotiv ve Otomotiv Yan Sanayi</t>
@@ -560,65 +545,50 @@
   <si>
     <t>https://www.cemtas.com.tr/</t>
   </si>
   <si>
     <t>Organize Sanayi Bölgesi A.O.S. Bulvarı, No:3 16140 Bursa / TÜRKİYE</t>
   </si>
   <si>
     <t>Çizgi Teknoloji Elektronik Tasarım ve Üretim A.Ş.</t>
   </si>
   <si>
     <t>0216 365 82 50</t>
   </si>
   <si>
     <t>info@cizgi.net</t>
   </si>
   <si>
     <t>https://www.cizgi.net/</t>
   </si>
   <si>
     <t>Merve Mah. Necip Fazıl Cad. No:8 34791 Sancaktepe/İstanbul</t>
   </si>
   <si>
     <t>CMS Jant ve Makine Sanayii A.Ş.</t>
   </si>
   <si>
-    <t>Cms Makine San. ve Tic. A.Ş.</t>
-[...13 lines deleted...]
-  <si>
     <t>Conrad Mühendislik San. Ve Tic. Ltd. Şti.</t>
   </si>
   <si>
     <t>Elektronik</t>
   </si>
   <si>
     <t>COŞKUNÖZ KALIP MAKİNA SAN. VE TİC. A.Ş.</t>
   </si>
   <si>
     <t>0224 280 06 00</t>
   </si>
   <si>
     <t>info@coskunozkalip.com</t>
   </si>
   <si>
     <t>http://www.coskunozkalip.com</t>
   </si>
   <si>
     <t>Organize Sanayi Bölgesi Sarı Cad. No. 1 16140 Nilüfer /Bursa</t>
   </si>
   <si>
     <t>CU Teks. San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>Konfeksiyon ve Hazır Giyim</t>
@@ -818,65 +788,50 @@
   <si>
     <t>Elyaf Tekstil San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0224 331 76 80</t>
   </si>
   <si>
     <t>hulya.kicik@elyaf.com</t>
   </si>
   <si>
     <t>http://www.elyaf.com/</t>
   </si>
   <si>
     <t>Ahmet Vefik Paşa OSB Mah., Bosna Cad., No: 10 Kestel /Bursa</t>
   </si>
   <si>
     <t>Emlakjet İnternet Hizmetleri ve Gayrimenkul Danışmanlık A.Ş.</t>
   </si>
   <si>
     <t>https://www.emlakjet.com/</t>
   </si>
   <si>
     <t>SARAY MAH. AKGÜL SK. NO: 1 İÇ KAPI NO: 54 ÜMRANİYE / İSTANBUL</t>
   </si>
   <si>
-    <t>Era Elektronik San. Ve Tic. A.ş.</t>
-[...13 lines deleted...]
-  <si>
     <t>Erdemir Demir Çelik A.Ş.</t>
   </si>
   <si>
     <t>Zonguldak</t>
   </si>
   <si>
     <t>0216 578 80 00</t>
   </si>
   <si>
     <t>iletisim@erdemir.com.tr</t>
   </si>
   <si>
     <t>https://www.erdemir.com.tr</t>
   </si>
   <si>
     <t>Oyak Maden Metalürji Grubu Barbaros Mah. Ardıç Sok. No:6 34746 Ataşehir/İstanbul</t>
   </si>
   <si>
     <t>Ergin Otomasyon Kon. Sis. San. Tic. Ltd. Şti.</t>
   </si>
   <si>
     <t>ERKA Etkinlik ve Turizm A.Ş</t>
   </si>
   <si>
     <t>0850 511 19 00</t>
@@ -899,98 +854,95 @@
   <si>
     <t>Esalba Metal San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>Eskişehir</t>
   </si>
   <si>
     <t>0222 236 21 50</t>
   </si>
   <si>
     <t>info@esalba.com</t>
   </si>
   <si>
     <t>https://www.esalba.com.tr</t>
   </si>
   <si>
     <t>Eskişehir Organize Sanayi Bölgesi 21. Cadde No:8- 26110 Eskişehir- TÜRKİYE</t>
   </si>
   <si>
     <t>Esan Eczacıbaşı Endüstriyel Hammaddeler San. ve Tic. A Ş.</t>
   </si>
   <si>
     <t>Madencilik</t>
   </si>
   <si>
-    <t>Escuturco Elektrik Sanayi ve Tic. A.Ş.</t>
+    <t>Eti Gıda sanayi ve Ticaret A.Ş.</t>
+  </si>
+  <si>
+    <t>Evyap Sabun, Yağ Gliserin San. ve Tic. A.Ş.</t>
+  </si>
+  <si>
+    <t>Kozmetik</t>
+  </si>
+  <si>
+    <t>0216 581 07 00</t>
+  </si>
+  <si>
+    <t>info@evyap.com.tr</t>
+  </si>
+  <si>
+    <t>https://www.evyap.com.tr/</t>
+  </si>
+  <si>
+    <t>İstanbul Deri Organize Sanayi Bölgesi Güderi Cad. No:1 X-1 Parsel 34957 Tuzla/İstanbul</t>
+  </si>
+  <si>
+    <t>Farform Otomotiv San. Tic. A.Ş.</t>
+  </si>
+  <si>
+    <t>Fibabanka Anonim Şirketi</t>
+  </si>
+  <si>
+    <t>0212 444 88 88</t>
+  </si>
+  <si>
+    <t>https://www.fibabanka.com.tr/</t>
+  </si>
+  <si>
+    <t>Esentepe Mah. Büyükdere Cad. No:129 -34394 Şişli – İstanbul</t>
+  </si>
+  <si>
+    <t>Fiberr Fiber Reinforced Resins Kompozit Teknolojileri A.Ş.</t>
+  </si>
+  <si>
+    <t>Manisa</t>
   </si>
   <si>
     <t>İmalat Sanayi</t>
   </si>
   <si>
-    <t>Eti Gıda sanayi ve Ticaret A.Ş.</t>
-[...40 lines deleted...]
-  <si>
     <t>Fibrobeton Yapı Elemanları San. İnş. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>Çimento ve Çimento Ürünleri</t>
   </si>
   <si>
     <t>FLO Mağazacılık ve Pazarlama A.Ş.</t>
   </si>
   <si>
     <t>FNSS Savunma Sistemleri A.Ş.</t>
   </si>
   <si>
     <t>Savunma Sanayi</t>
   </si>
   <si>
     <t>0312 497 43 00</t>
   </si>
   <si>
     <t>https://www.fnss.com.tr/tr</t>
   </si>
   <si>
     <t>Oğulbey Mahallesi Kumludere Caddesi No: 11 06830 Gölbaşı, ANKARA</t>
   </si>
   <si>
     <t>Gamateks Tekstil Sanayi ve Ticaret A.Ş.</t>
@@ -1043,50 +995,62 @@
   <si>
     <t>0216 554 40 00</t>
   </si>
   <si>
     <t>https://www.hayat.com/</t>
   </si>
   <si>
     <t>Mahir İz Cad. No:25 (34662) Altunizade, Üsküdar / İstanbul</t>
   </si>
   <si>
     <t>Hidropar Hareket Kontrol Teknolojileri Merkezi San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>444 45 80</t>
   </si>
   <si>
     <t>info@hktm.com.tr</t>
   </si>
   <si>
     <t>https://www.hktm.com.tr</t>
   </si>
   <si>
     <t>Gebze Plastikçiler OSB. İnönü Mah. Cumhuriyet Cd. No:31 41400- Gebze / KOCAELİ</t>
   </si>
   <si>
+    <t>Hipermak Makine Sanayi ve Ticaret A.Ş.</t>
+  </si>
+  <si>
+    <t>+90 (232) 461 4202</t>
+  </si>
+  <si>
+    <t>hipermak@hipermak.com.tr</t>
+  </si>
+  <si>
+    <t>https://hipermak.com.tr/</t>
+  </si>
+  <si>
     <t>Hisarlar Makina San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0222 411 24 30</t>
   </si>
   <si>
     <t>tarimarge@hisarlar.com.tr</t>
   </si>
   <si>
     <t>https://www.hisarlar.com.tr/</t>
   </si>
   <si>
     <t>HİSAR MAH.1047 CAD.NO:2 26550 TEPEBAŞI/ESKİŞEHİR</t>
   </si>
   <si>
     <t>İGDAŞ-İstanbul Gaz Dağıtım Sanayi ve Ticaret A.Ş.</t>
   </si>
   <si>
     <t>İletişim Bilgisayar Yazılım Sistemleri İhracat İthalat San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0224 251 41 00</t>
   </si>
   <si>
     <t>iletisim@iletisimyazilim.com</t>
@@ -1556,65 +1520,50 @@
   <si>
     <t>info@metric.net</t>
   </si>
   <si>
     <t>http://www.metric.net</t>
   </si>
   <si>
     <t>İçerenköy Mah. Çayır Cad. Sayar İş Merkezi No:11 K:3 34752 Ataşehir İstanbul</t>
   </si>
   <si>
     <t>Migros Ticaret A.Ş.</t>
   </si>
   <si>
     <t>0 216 579 30 00</t>
   </si>
   <si>
     <t>arge_iletisim@migros.com.tr</t>
   </si>
   <si>
     <t>https://www.migroskurumsal.com/</t>
   </si>
   <si>
     <t>Migros Ticaret A.Ş. Atatürk Mah. Turgut Özal Bulv. No.7 34758 Ataşehir/İstanbul</t>
   </si>
   <si>
-    <t>Milmast Yükseltme Sistemleri A. Ş.</t>
-[...13 lines deleted...]
-  <si>
     <t>MNM Teknoloji A.Ş.</t>
   </si>
   <si>
     <t>0216 418 95 11</t>
   </si>
   <si>
     <t>mnm@mnm.com.tr</t>
   </si>
   <si>
     <t>https://www.mnm.com.tr/</t>
   </si>
   <si>
     <t>FENERBAHÇE MAH. BAĞDAT CADDESİ 54/12 KULA APT KIZILTOPRAK/İSTANBUL</t>
   </si>
   <si>
     <t>Modern Karton San. Ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>Tekirdağ</t>
   </si>
   <si>
     <t>Mogul Tekstil San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>Gaziantep</t>
@@ -2171,65 +2120,50 @@
   <si>
     <t>Sun Tekstil San. Ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0232 850 60 00</t>
   </si>
   <si>
     <t>https://www.suntekstil.com.tr/</t>
   </si>
   <si>
     <t>Yedi Eylül Mah. Celal Umur Cad. No: 6/A 35860 Torbalı İzmir</t>
   </si>
   <si>
     <t>Sütaş Süt Ürünleri A.Ş.</t>
   </si>
   <si>
     <t>0224 688 51 01</t>
   </si>
   <si>
     <t>https://www.sutas.com.tr/</t>
   </si>
   <si>
     <t>Uluabat Mah. 16700 Karacabey BURSA</t>
   </si>
   <si>
-    <t>Systemair HSK Havalandırma Endüstri San. Ve Tic. A. Ş.</t>
-[...13 lines deleted...]
-  <si>
     <t>Technocast Otomotiv San. ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>0282 726 44 80</t>
   </si>
   <si>
     <t>info@technocast.com.tr</t>
   </si>
   <si>
     <t>https://www.technocast.com.tr/</t>
   </si>
   <si>
     <t>ÇOSB G.O.Paşa Mah. 6. Cadde No:12 59500 Çerkezköy - Tekirdağ / TÜRKİYE</t>
   </si>
   <si>
     <t>Teknorot Otomotiv Ürünleri San. Ve Tic. A.Ş.</t>
   </si>
   <si>
     <t>Temsa Skoda Sabancı Ulaşım Araçları A.Ş.</t>
   </si>
   <si>
     <t>0322 441 02 26</t>
   </si>
   <si>
     <t>https://www.temsa.com/</t>
@@ -2334,53 +2268,50 @@
     <t>0850 206 55 00</t>
   </si>
   <si>
     <t>atgb@sisecam.com</t>
   </si>
   <si>
     <t>https://www.sisecam.com</t>
   </si>
   <si>
     <t>Cumhuriyet Mahallesi, Şişecam Yolu Sokak, No:2, 41400 Gebze / KOCAELİ</t>
   </si>
   <si>
     <t>Türkkep Kayıtlı Elektronik Posta Hizmetleri A.Ş.</t>
   </si>
   <si>
     <t>0850 470 0 537</t>
   </si>
   <si>
     <t>destek@turkkep.com.tr</t>
   </si>
   <si>
     <t>https://turkkep.com.tr/</t>
   </si>
   <si>
     <t>19 Mayıs Mahallesi, 19 Mayıs Caddesi, No: 4, Nova-Baran Plaza Kat 18, 34360 Şişli/ İSTANBUL</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tusaş - Türk Havacılık ve Uzay Sanayii A.Ş.</t>
   </si>
   <si>
     <t>Üçge Mağaza Ekipmanları Pazarlama Sanayi ve Ticaret A.Ş.</t>
   </si>
   <si>
     <t>0 224 280 00 00</t>
   </si>
   <si>
     <t>sales@ucge.com</t>
   </si>
   <si>
     <t>https://ucge.com/</t>
   </si>
   <si>
     <t>IŞIKTEPE OSB Kahverengi Cad. No:16 Nilüfer / BURSA</t>
   </si>
   <si>
     <t>Uludağ İçecek Türk A.Ş.</t>
   </si>
   <si>
     <t>0224 777 01 00</t>
   </si>
   <si>
     <t>argemerkezi@uludagicecek.com.tr</t>
   </si>
@@ -2927,65 +2858,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J220"/>
+  <dimension ref="A1:J214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="238.228" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -3400,4328 +3331,4184 @@
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>98</v>
       </c>
       <c r="H20" t="s">
         <v>99</v>
       </c>
       <c r="I20" t="s">
         <v>100</v>
       </c>
       <c r="J20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>102</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C22" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>111</v>
+      </c>
+      <c r="H23" t="s">
+        <v>112</v>
+      </c>
+      <c r="I23" t="s">
         <v>113</v>
       </c>
-      <c r="B23" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="J23" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H24" t="s">
         <v>117</v>
       </c>
       <c r="I24" t="s">
         <v>118</v>
       </c>
       <c r="J24" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>120</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C25" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
         <v>121</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" t="s">
+      <c r="H25" t="s">
         <v>122</v>
       </c>
       <c r="I25" t="s">
         <v>123</v>
       </c>
       <c r="J25" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>125</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>126</v>
       </c>
-      <c r="H26" t="s">
+      <c r="J26" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" t="s">
+        <v>67</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>133</v>
+      </c>
+      <c r="H29" t="s">
         <v>134</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="J29" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B30" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C30" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B31" t="s">
-        <v>37</v>
+        <v>138</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
+      <c r="G31" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+      <c r="I31" t="s">
+        <v>141</v>
+      </c>
+      <c r="J31" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>145</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H32" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J32" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B33" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>38</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="H33" t="s">
         <v>152</v>
       </c>
       <c r="I33" t="s">
         <v>153</v>
       </c>
       <c r="J33" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>155</v>
       </c>
       <c r="B34" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
         <v>156</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="G34" t="s">
+      <c r="H34" t="s">
         <v>157</v>
       </c>
       <c r="I34" t="s">
         <v>158</v>
       </c>
       <c r="J34" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>160</v>
       </c>
       <c r="B35" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G35" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H35" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I35" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J35" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B36" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C36" t="s">
-        <v>166</v>
+        <v>116</v>
       </c>
       <c r="F36" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>167</v>
       </c>
       <c r="H36" t="s">
         <v>168</v>
       </c>
       <c r="I36" t="s">
         <v>169</v>
       </c>
       <c r="J36" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>171</v>
       </c>
       <c r="B37" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>121</v>
+        <v>67</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>172</v>
       </c>
       <c r="H37" t="s">
         <v>173</v>
       </c>
       <c r="I37" t="s">
         <v>174</v>
       </c>
       <c r="J37" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>176</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C38" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
+        <v>179</v>
+      </c>
+      <c r="B40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" t="s">
+        <v>110</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>180</v>
+      </c>
+      <c r="H40" t="s">
+        <v>181</v>
+      </c>
+      <c r="I40" t="s">
         <v>182</v>
       </c>
-      <c r="B40" t="s">
-[...8 lines deleted...]
-      <c r="G40" t="s">
+      <c r="J40" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
+        <v>184</v>
+      </c>
+      <c r="B41" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" t="s">
+        <v>185</v>
+      </c>
+      <c r="F41" t="s">
+        <v>131</v>
+      </c>
+      <c r="G41" t="s">
+        <v>186</v>
+      </c>
+      <c r="H41" t="s">
         <v>187</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>188</v>
       </c>
-      <c r="F41" t="s">
-        <v>136</v>
+      <c r="J41" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B42" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>191</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H42" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I42" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="J42" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>195</v>
+        <v>35</v>
       </c>
       <c r="F43" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-        <v>199</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B45" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>200</v>
+      </c>
+      <c r="H45" t="s">
+        <v>201</v>
+      </c>
+      <c r="I45" t="s">
+        <v>202</v>
+      </c>
+      <c r="J45" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
+        <v>204</v>
+      </c>
+      <c r="B46" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" t="s">
+        <v>205</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>206</v>
+      </c>
+      <c r="H46" t="s">
         <v>207</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="I46" t="s">
         <v>208</v>
       </c>
-      <c r="F46" t="s">
-        <v>13</v>
+      <c r="J46" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="H47" t="s">
         <v>211</v>
       </c>
       <c r="I47" t="s">
         <v>212</v>
       </c>
       <c r="J47" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>214</v>
       </c>
       <c r="B48" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
         <v>215</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
-      <c r="G48" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B49" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C49" t="s">
         <v>67</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="I49" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="J49" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B50" t="s">
         <v>29</v>
       </c>
       <c r="C50" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>221</v>
+      </c>
+      <c r="H50" t="s">
+        <v>222</v>
+      </c>
+      <c r="I50" t="s">
+        <v>223</v>
+      </c>
+      <c r="J50" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
+        <v>225</v>
+      </c>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
         <v>226</v>
       </c>
-      <c r="B51" t="s">
-[...8 lines deleted...]
-      <c r="G51" t="s">
+      <c r="H51" t="s">
         <v>227</v>
       </c>
       <c r="I51" t="s">
         <v>228</v>
       </c>
       <c r="J51" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>230</v>
       </c>
       <c r="B52" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>231</v>
       </c>
       <c r="H52" t="s">
         <v>232</v>
       </c>
-      <c r="I52" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
+        <v>233</v>
+      </c>
+      <c r="B53" t="s">
+        <v>234</v>
+      </c>
+      <c r="C53" t="s">
+        <v>145</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
         <v>235</v>
       </c>
-      <c r="B53" t="s">
-[...8 lines deleted...]
-      <c r="G53" t="s">
+      <c r="I53" t="s">
         <v>236</v>
       </c>
-      <c r="H53" t="s">
+      <c r="J53" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B54" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C54" t="s">
-        <v>61</v>
+        <v>215</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
+        <v>239</v>
+      </c>
+      <c r="B55" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" t="s">
+        <v>191</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>240</v>
+      </c>
+      <c r="H55" t="s">
+        <v>241</v>
+      </c>
+      <c r="I55" t="s">
+        <v>242</v>
+      </c>
+      <c r="J55" t="s">
         <v>243</v>
-      </c>
-[...16 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>244</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>245</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>246</v>
+      </c>
+      <c r="H56" t="s">
+        <v>247</v>
+      </c>
+      <c r="I56" t="s">
         <v>248</v>
       </c>
-      <c r="B56" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="J56" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C57" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H57" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I57" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J57" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>255</v>
+        <v>35</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
-      <c r="G58" t="s">
+      <c r="I58" t="s">
         <v>256</v>
       </c>
-      <c r="H58" t="s">
+      <c r="J58" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
+        <v>258</v>
+      </c>
+      <c r="B59" t="s">
+        <v>259</v>
+      </c>
+      <c r="C59" t="s">
+        <v>116</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
         <v>260</v>
       </c>
-      <c r="B59" t="s">
-[...8 lines deleted...]
-      <c r="G59" t="s">
+      <c r="H59" t="s">
         <v>261</v>
       </c>
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>262</v>
       </c>
-      <c r="I59" t="s">
+      <c r="J59" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B60" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>265</v>
+      </c>
+      <c r="B61" t="s">
+        <v>11</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>266</v>
+      </c>
+      <c r="H61" t="s">
+        <v>267</v>
+      </c>
+      <c r="I61" t="s">
         <v>268</v>
       </c>
-      <c r="B61" t="s">
-[...8 lines deleted...]
-      <c r="G61" t="s">
+      <c r="J61" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B62" t="s">
-        <v>274</v>
+        <v>138</v>
       </c>
       <c r="C62" t="s">
-        <v>121</v>
+        <v>271</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B63" t="s">
-        <v>37</v>
+        <v>273</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
+      <c r="G63" t="s">
+        <v>274</v>
+      </c>
+      <c r="H63" t="s">
+        <v>275</v>
+      </c>
+      <c r="I63" t="s">
+        <v>276</v>
+      </c>
+      <c r="J63" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>279</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B65" t="s">
-        <v>143</v>
+        <v>273</v>
       </c>
       <c r="C65" t="s">
-        <v>286</v>
+        <v>215</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B66" t="s">
-        <v>288</v>
+        <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="H66" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="I66" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="J66" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>296</v>
+        <v>87</v>
       </c>
       <c r="F68" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>289</v>
+      </c>
+      <c r="I68" t="s">
+        <v>290</v>
+      </c>
+      <c r="J68" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B69" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C69" t="s">
-        <v>225</v>
+        <v>294</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B70" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C70" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B71" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="C72" t="s">
-        <v>87</v>
+        <v>299</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="I72" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="J72" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B73" t="s">
-        <v>310</v>
+        <v>73</v>
       </c>
       <c r="C73" t="s">
-        <v>296</v>
+        <v>38</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
+      </c>
+      <c r="G73" t="s">
+        <v>304</v>
+      </c>
+      <c r="H73" t="s">
+        <v>305</v>
+      </c>
+      <c r="I73" t="s">
+        <v>306</v>
+      </c>
+      <c r="J73" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
+        <v>308</v>
+      </c>
+      <c r="B74" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" t="s">
+        <v>23</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>309</v>
+      </c>
+      <c r="H74" t="s">
+        <v>310</v>
+      </c>
+      <c r="I74" t="s">
         <v>311</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="J74" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>313</v>
       </c>
       <c r="B75" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F75" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>314</v>
       </c>
       <c r="B76" t="s">
-        <v>143</v>
+        <v>29</v>
       </c>
       <c r="C76" t="s">
         <v>315</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
-      <c r="G76" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B78" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="C78" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="B79" t="s">
         <v>95</v>
       </c>
       <c r="C79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
+      <c r="G79" t="s">
+        <v>319</v>
+      </c>
+      <c r="I79" t="s">
+        <v>320</v>
+      </c>
+      <c r="J79" t="s">
+        <v>321</v>
+      </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B80" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C80" t="s">
-        <v>331</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
+      </c>
+      <c r="G80" t="s">
+        <v>323</v>
+      </c>
+      <c r="H80" t="s">
+        <v>324</v>
+      </c>
+      <c r="I80" t="s">
+        <v>325</v>
+      </c>
+      <c r="J80" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>332</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>327</v>
+      </c>
+      <c r="G81" t="s">
+        <v>328</v>
+      </c>
+      <c r="H81" t="s">
+        <v>329</v>
+      </c>
+      <c r="I81" t="s">
+        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B82" t="s">
-        <v>149</v>
+        <v>273</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
+      <c r="G82" t="s">
+        <v>332</v>
+      </c>
+      <c r="H82" t="s">
+        <v>333</v>
+      </c>
+      <c r="I82" t="s">
+        <v>334</v>
+      </c>
+      <c r="J82" t="s">
+        <v>335</v>
+      </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B83" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C83" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
+        <v>337</v>
+      </c>
+      <c r="B84" t="s">
+        <v>37</v>
+      </c>
+      <c r="C84" t="s">
+        <v>67</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" t="s">
         <v>338</v>
       </c>
-      <c r="B84" t="s">
-[...8 lines deleted...]
-      <c r="G84" t="s">
+      <c r="H84" t="s">
         <v>339</v>
       </c>
-      <c r="H84" t="s">
+      <c r="I84" t="s">
         <v>340</v>
       </c>
-      <c r="I84" t="s">
+      <c r="J84" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
+        <v>342</v>
+      </c>
+      <c r="B85" t="s">
+        <v>151</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
         <v>343</v>
       </c>
-      <c r="B85" t="s">
-[...8 lines deleted...]
-      <c r="G85" t="s">
+      <c r="H85" t="s">
         <v>344</v>
       </c>
-      <c r="H85" t="s">
+      <c r="I85" t="s">
         <v>345</v>
       </c>
-      <c r="I85" t="s">
+      <c r="J85" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" t="s">
+        <v>67</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" t="s">
         <v>348</v>
       </c>
-      <c r="B86" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="H86" t="s">
+        <v>349</v>
+      </c>
+      <c r="I86" t="s">
+        <v>350</v>
+      </c>
+      <c r="J86" t="s">
+        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B87" t="s">
-        <v>37</v>
+        <v>353</v>
       </c>
       <c r="C87" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>354</v>
       </c>
       <c r="B88" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
         <v>355</v>
       </c>
       <c r="H88" t="s">
         <v>356</v>
       </c>
       <c r="I88" t="s">
         <v>357</v>
       </c>
       <c r="J88" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>359</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
-        <v>67</v>
+        <v>360</v>
       </c>
       <c r="F89" t="s">
         <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H89" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I89" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J89" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B90" t="s">
-        <v>365</v>
+        <v>95</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
+      </c>
+      <c r="G90" t="s">
+        <v>366</v>
+      </c>
+      <c r="H90" t="s">
+        <v>367</v>
+      </c>
+      <c r="I90" t="s">
+        <v>368</v>
+      </c>
+      <c r="J90" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B91" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C91" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H91" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="I91" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="J91" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
-        <v>372</v>
+        <v>23</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
+        <v>376</v>
+      </c>
+      <c r="B93" t="s">
         <v>377</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" t="s">
         <v>378</v>
       </c>
       <c r="H93" t="s">
         <v>379</v>
       </c>
       <c r="I93" t="s">
         <v>380</v>
       </c>
       <c r="J93" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>382</v>
       </c>
       <c r="B94" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C94" t="s">
         <v>23</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
         <v>383</v>
       </c>
       <c r="H94" t="s">
         <v>384</v>
       </c>
       <c r="I94" t="s">
         <v>385</v>
       </c>
       <c r="J94" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>387</v>
       </c>
       <c r="B95" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C95" t="s">
         <v>23</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
+      <c r="G95" t="s">
+        <v>388</v>
+      </c>
+      <c r="I95" t="s">
+        <v>389</v>
+      </c>
+      <c r="J95" t="s">
+        <v>390</v>
+      </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B96" t="s">
-        <v>389</v>
+        <v>37</v>
       </c>
       <c r="C96" t="s">
-        <v>150</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="H96" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="I96" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J96" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>353</v>
       </c>
       <c r="C97" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F97" t="s">
         <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H97" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="I97" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="J97" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B98" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C98" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="F98" t="s">
         <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>400</v>
+        <v>402</v>
+      </c>
+      <c r="H98" t="s">
+        <v>403</v>
       </c>
       <c r="I98" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="J98" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B99" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="H99" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="I99" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="J99" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B100" t="s">
-        <v>365</v>
+        <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
+        <v>412</v>
+      </c>
+      <c r="B101" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" t="s">
         <v>414</v>
       </c>
       <c r="H101" t="s">
         <v>415</v>
       </c>
       <c r="I101" t="s">
         <v>416</v>
       </c>
       <c r="J101" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>418</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
       <c r="G102" t="s">
         <v>419</v>
       </c>
       <c r="H102" t="s">
         <v>420</v>
       </c>
       <c r="I102" t="s">
         <v>421</v>
       </c>
       <c r="J102" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>423</v>
       </c>
       <c r="B103" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
+      </c>
+      <c r="G103" t="s">
+        <v>424</v>
+      </c>
+      <c r="H103" t="s">
+        <v>425</v>
+      </c>
+      <c r="I103" t="s">
+        <v>426</v>
+      </c>
+      <c r="J103" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
-        <v>425</v>
+        <v>315</v>
       </c>
       <c r="F104" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
+        <v>429</v>
+      </c>
+      <c r="B105" t="s">
+        <v>353</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
         <v>430</v>
       </c>
-      <c r="B105" t="s">
-[...8 lines deleted...]
-      <c r="G105" t="s">
+      <c r="I105" t="s">
         <v>431</v>
       </c>
-      <c r="H105" t="s">
+      <c r="J105" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>434</v>
       </c>
       <c r="C106" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>439</v>
+        <v>131</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
-        <v>331</v>
+        <v>87</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
+      </c>
+      <c r="G107" t="s">
+        <v>436</v>
+      </c>
+      <c r="H107" t="s">
+        <v>437</v>
+      </c>
+      <c r="I107" t="s">
+        <v>438</v>
+      </c>
+      <c r="J107" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
+        <v>440</v>
+      </c>
+      <c r="B108" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" t="s">
         <v>441</v>
       </c>
-      <c r="B108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F108" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" t="s">
+        <v>89</v>
+      </c>
+      <c r="C109" t="s">
+        <v>443</v>
+      </c>
+      <c r="E109" t="s">
+        <v>444</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" t="s">
         <v>445</v>
       </c>
-      <c r="B109" t="s">
+      <c r="I109" t="s">
         <v>446</v>
       </c>
-      <c r="C109" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="J109" t="s">
+        <v>447</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="F110" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B111" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B112" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="C112" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="B113" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
+      </c>
+      <c r="G113" t="s">
+        <v>453</v>
+      </c>
+      <c r="H113" t="s">
+        <v>454</v>
+      </c>
+      <c r="I113" t="s">
+        <v>455</v>
+      </c>
+      <c r="J113" t="s">
+        <v>456</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
+        <v>457</v>
+      </c>
+      <c r="B114" t="s">
+        <v>458</v>
+      </c>
+      <c r="C114" t="s">
+        <v>459</v>
+      </c>
+      <c r="F114" t="s">
+        <v>131</v>
+      </c>
+      <c r="G114" t="s">
+        <v>460</v>
+      </c>
+      <c r="H114" t="s">
         <v>461</v>
       </c>
-      <c r="B114" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="I114" t="s">
+        <v>462</v>
+      </c>
+      <c r="J114" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B115" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C115" t="s">
-        <v>463</v>
+        <v>23</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B116" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G116" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H116" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="I116" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="J116" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B117" t="s">
-        <v>470</v>
+        <v>29</v>
       </c>
       <c r="C117" t="s">
+        <v>245</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
         <v>471</v>
       </c>
-      <c r="F117" t="s">
-[...2 lines deleted...]
-      <c r="G117" t="s">
+      <c r="H117" t="s">
         <v>472</v>
       </c>
-      <c r="H117" t="s">
+      <c r="I117" t="s">
         <v>473</v>
       </c>
-      <c r="I117" t="s">
+      <c r="J117" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
+        <v>475</v>
+      </c>
+      <c r="B118" t="s">
+        <v>11</v>
+      </c>
+      <c r="C118" t="s">
+        <v>245</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" t="s">
         <v>476</v>
       </c>
-      <c r="B118" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="H118" t="s">
+        <v>477</v>
+      </c>
+      <c r="I118" t="s">
+        <v>478</v>
+      </c>
+      <c r="J118" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B119" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="C119" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="F119" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G119" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="H119" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="I119" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="J119" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B120" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C120" t="s">
-        <v>255</v>
+        <v>35</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
       <c r="G120" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="H120" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="I120" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="J120" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B121" t="s">
         <v>11</v>
       </c>
       <c r="C121" t="s">
-        <v>255</v>
+        <v>35</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B122" t="s">
-        <v>37</v>
+        <v>138</v>
       </c>
       <c r="C122" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>496</v>
+        <v>131</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="B123" t="s">
         <v>11</v>
       </c>
       <c r="C123" t="s">
         <v>35</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="H123" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="I123" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="J123" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B124" t="s">
         <v>11</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>441</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
+      </c>
+      <c r="G124" t="s">
+        <v>498</v>
+      </c>
+      <c r="H124" t="s">
+        <v>499</v>
+      </c>
+      <c r="I124" t="s">
+        <v>500</v>
+      </c>
+      <c r="J124" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
+        <v>502</v>
+      </c>
+      <c r="B125" t="s">
+        <v>11</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" t="s">
         <v>503</v>
       </c>
-      <c r="B125" t="s">
-[...6 lines deleted...]
-        <v>136</v>
+      <c r="H125" t="s">
+        <v>504</v>
+      </c>
+      <c r="I125" t="s">
+        <v>505</v>
+      </c>
+      <c r="J125" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B126" t="s">
-        <v>11</v>
+        <v>508</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="F126" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>509</v>
       </c>
       <c r="B127" t="s">
-        <v>11</v>
+        <v>510</v>
       </c>
       <c r="C127" t="s">
-        <v>453</v>
+        <v>38</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B128" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C128" t="s">
-        <v>315</v>
+        <v>103</v>
       </c>
       <c r="F128" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-        <v>518</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B129" t="s">
         <v>11</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>513</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="H129" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="I129" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="J129" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>524</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>518</v>
+      </c>
+      <c r="G130" t="s">
+        <v>519</v>
+      </c>
+      <c r="H130" t="s">
+        <v>520</v>
+      </c>
+      <c r="I130" t="s">
+        <v>521</v>
+      </c>
+      <c r="J130" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B131" t="s">
-        <v>527</v>
+        <v>29</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
+        <v>524</v>
+      </c>
+      <c r="B132" t="s">
+        <v>11</v>
+      </c>
+      <c r="C132" t="s">
+        <v>67</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" t="s">
+        <v>525</v>
+      </c>
+      <c r="H132" t="s">
+        <v>526</v>
+      </c>
+      <c r="I132" t="s">
+        <v>527</v>
+      </c>
+      <c r="J132" t="s">
         <v>528</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>529</v>
       </c>
       <c r="B133" t="s">
         <v>11</v>
       </c>
       <c r="C133" t="s">
+        <v>245</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" t="s">
         <v>530</v>
       </c>
-      <c r="F133" t="s">
-[...2 lines deleted...]
-      <c r="G133" t="s">
+      <c r="H133" t="s">
         <v>531</v>
       </c>
-      <c r="H133" t="s">
+      <c r="I133" t="s">
         <v>532</v>
       </c>
-      <c r="I133" t="s">
+      <c r="J133" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
+        <v>534</v>
+      </c>
+      <c r="B134" t="s">
+        <v>29</v>
+      </c>
+      <c r="C134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
         <v>535</v>
       </c>
-      <c r="G134" t="s">
+      <c r="H134" t="s">
         <v>536</v>
       </c>
-      <c r="H134" t="s">
+      <c r="I134" t="s">
         <v>537</v>
       </c>
-      <c r="I134" t="s">
+      <c r="J134" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B135" t="s">
         <v>29</v>
       </c>
       <c r="C135" t="s">
-        <v>16</v>
+        <v>294</v>
       </c>
       <c r="F135" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
+        <v>540</v>
+      </c>
+      <c r="B136" t="s">
+        <v>95</v>
+      </c>
+      <c r="C136" t="s">
+        <v>296</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" t="s">
         <v>541</v>
       </c>
-      <c r="B136" t="s">
-[...8 lines deleted...]
-      <c r="G136" t="s">
+      <c r="H136" t="s">
         <v>542</v>
       </c>
-      <c r="H136" t="s">
+      <c r="I136" t="s">
         <v>543</v>
       </c>
-      <c r="I136" t="s">
+      <c r="J136" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
+        <v>545</v>
+      </c>
+      <c r="B137" t="s">
+        <v>138</v>
+      </c>
+      <c r="C137" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
       <c r="G137" t="s">
         <v>547</v>
       </c>
       <c r="H137" t="s">
         <v>548</v>
       </c>
       <c r="I137" t="s">
         <v>549</v>
       </c>
       <c r="J137" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>551</v>
       </c>
       <c r="B138" t="s">
-        <v>29</v>
+        <v>138</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>555</v>
+        <v>131</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
+        <v>552</v>
+      </c>
+      <c r="B139" t="s">
+        <v>11</v>
+      </c>
+      <c r="C139" t="s">
+        <v>67</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" t="s">
+        <v>553</v>
+      </c>
+      <c r="H139" t="s">
+        <v>554</v>
+      </c>
+      <c r="I139" t="s">
+        <v>555</v>
+      </c>
+      <c r="J139" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>557</v>
       </c>
       <c r="B140" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C140" t="s">
-        <v>312</v>
+        <v>23</v>
       </c>
       <c r="F140" t="s">
         <v>13</v>
       </c>
       <c r="G140" t="s">
         <v>558</v>
       </c>
       <c r="H140" t="s">
         <v>559</v>
       </c>
       <c r="I140" t="s">
         <v>560</v>
       </c>
       <c r="J140" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>562</v>
       </c>
       <c r="B141" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C141" t="s">
+        <v>546</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" t="s">
         <v>563</v>
       </c>
-      <c r="F141" t="s">
-[...2 lines deleted...]
-      <c r="G141" t="s">
+      <c r="H141" t="s">
         <v>564</v>
       </c>
-      <c r="H141" t="s">
+      <c r="I141" t="s">
         <v>565</v>
       </c>
-      <c r="I141" t="s">
+      <c r="J141" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B142" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C142" t="s">
-        <v>208</v>
+        <v>67</v>
       </c>
       <c r="F142" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
+        <v>568</v>
+      </c>
+      <c r="B143" t="s">
+        <v>73</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" t="s">
         <v>569</v>
       </c>
-      <c r="B143" t="s">
-[...8 lines deleted...]
-      <c r="G143" t="s">
+      <c r="H143" t="s">
         <v>570</v>
       </c>
-      <c r="H143" t="s">
+      <c r="I143" t="s">
         <v>571</v>
       </c>
-      <c r="I143" t="s">
+      <c r="J143" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
+        <v>573</v>
+      </c>
+      <c r="B144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" t="s">
+        <v>55</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" t="s">
         <v>574</v>
       </c>
-      <c r="B144" t="s">
-[...8 lines deleted...]
-      <c r="G144" t="s">
+      <c r="I144" t="s">
         <v>575</v>
       </c>
-      <c r="H144" t="s">
+      <c r="J144" t="s">
         <v>576</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
+        <v>577</v>
+      </c>
+      <c r="B145" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" t="s">
+        <v>245</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" t="s">
+        <v>578</v>
+      </c>
+      <c r="H145" t="s">
         <v>579</v>
       </c>
-      <c r="B145" t="s">
-[...8 lines deleted...]
-      <c r="G145" t="s">
+      <c r="I145" t="s">
         <v>580</v>
       </c>
-      <c r="H145" t="s">
+      <c r="J145" t="s">
         <v>581</v>
-      </c>
-[...4 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B146" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C146" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
+      </c>
+      <c r="I146" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
+        <v>584</v>
+      </c>
+      <c r="B147" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" t="s">
         <v>585</v>
       </c>
-      <c r="B147" t="s">
-[...8 lines deleted...]
-      <c r="G147" t="s">
+      <c r="H147" t="s">
         <v>586</v>
       </c>
-      <c r="H147" t="s">
+      <c r="I147" t="s">
         <v>587</v>
       </c>
-      <c r="I147" t="s">
+      <c r="J147" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B148" t="s">
         <v>11</v>
       </c>
       <c r="C148" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>593</v>
+        <v>131</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B149" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C149" t="s">
-        <v>255</v>
+        <v>23</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="B150" t="s">
         <v>29</v>
       </c>
       <c r="C150" t="s">
-        <v>87</v>
+        <v>215</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
+      <c r="G150" t="s">
+        <v>592</v>
+      </c>
+      <c r="H150" t="s">
+        <v>593</v>
+      </c>
       <c r="I150" t="s">
-        <v>600</v>
+        <v>594</v>
+      </c>
+      <c r="J150" t="s">
+        <v>595</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="B151" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>215</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="H151" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="I151" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="J151" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B152" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F152" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B153" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="C153" t="s">
-        <v>23</v>
+        <v>296</v>
+      </c>
+      <c r="E153" t="s">
+        <v>444</v>
       </c>
       <c r="F153" t="s">
         <v>13</v>
+      </c>
+      <c r="G153" t="s">
+        <v>602</v>
+      </c>
+      <c r="H153" t="s">
+        <v>603</v>
+      </c>
+      <c r="I153" t="s">
+        <v>604</v>
+      </c>
+      <c r="J153" t="s">
+        <v>605</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
+        <v>606</v>
+      </c>
+      <c r="B154" t="s">
+        <v>607</v>
+      </c>
+      <c r="C154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" t="s">
         <v>608</v>
       </c>
-      <c r="B154" t="s">
-[...8 lines deleted...]
-      <c r="G154" t="s">
+      <c r="H154" t="s">
         <v>609</v>
       </c>
-      <c r="H154" t="s">
+      <c r="I154" t="s">
         <v>610</v>
       </c>
-      <c r="I154" t="s">
+      <c r="J154" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
+        <v>612</v>
+      </c>
+      <c r="B155" t="s">
+        <v>95</v>
+      </c>
+      <c r="C155" t="s">
+        <v>23</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
         <v>613</v>
       </c>
-      <c r="B155" t="s">
-[...8 lines deleted...]
-      <c r="G155" t="s">
+      <c r="H155" t="s">
         <v>614</v>
       </c>
-      <c r="H155" t="s">
+      <c r="I155" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="J155" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
         <v>617</v>
       </c>
       <c r="B156" t="s">
         <v>95</v>
       </c>
       <c r="C156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
+      <c r="G156" t="s">
+        <v>613</v>
+      </c>
+      <c r="H156" t="s">
+        <v>618</v>
+      </c>
+      <c r="I156" t="s">
+        <v>619</v>
+      </c>
+      <c r="J156" t="s">
+        <v>620</v>
+      </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="B157" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="C157" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>38</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B158" t="s">
-        <v>624</v>
+        <v>234</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="F158" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B159" t="s">
-        <v>95</v>
+        <v>138</v>
       </c>
       <c r="C159" t="s">
-        <v>23</v>
+        <v>299</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="B160" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="C160" t="s">
-        <v>23</v>
+        <v>271</v>
       </c>
       <c r="F160" t="s">
         <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="H160" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="I160" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="J160" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="B161" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="F161" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="B162" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="C162" t="s">
-        <v>471</v>
+        <v>49</v>
       </c>
       <c r="F162" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="B163" t="s">
-        <v>143</v>
+        <v>632</v>
       </c>
       <c r="C163" t="s">
-        <v>315</v>
+        <v>61</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
+      </c>
+      <c r="J163" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="B164" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C164" t="s">
-        <v>286</v>
+        <v>35</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="B165" t="s">
         <v>11</v>
       </c>
       <c r="C165" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
+      </c>
+      <c r="G165" t="s">
+        <v>636</v>
+      </c>
+      <c r="H165" t="s">
+        <v>637</v>
+      </c>
+      <c r="I165" t="s">
+        <v>638</v>
+      </c>
+      <c r="J165" t="s">
+        <v>639</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="B166" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C166" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="F166" t="s">
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="G166" t="s">
+        <v>641</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="B167" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="C167" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
+      <c r="G167" t="s">
+        <v>643</v>
+      </c>
+      <c r="H167" t="s">
+        <v>644</v>
+      </c>
+      <c r="I167" t="s">
+        <v>645</v>
+      </c>
       <c r="J167" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
+        <v>647</v>
+      </c>
+      <c r="B168" t="s">
+        <v>648</v>
+      </c>
+      <c r="C168" t="s">
+        <v>110</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" t="s">
+        <v>649</v>
+      </c>
+      <c r="H168" t="s">
+        <v>650</v>
+      </c>
+      <c r="I168" t="s">
         <v>651</v>
       </c>
-      <c r="B168" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="J168" t="s">
+        <v>652</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B169" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="C169" t="s">
-        <v>35</v>
+        <v>294</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B170" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="C170" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>131</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
+        <v>655</v>
+      </c>
+      <c r="B171" t="s">
+        <v>29</v>
+      </c>
+      <c r="C171" t="s">
+        <v>116</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" t="s">
+        <v>656</v>
+      </c>
+      <c r="H171" t="s">
+        <v>657</v>
+      </c>
+      <c r="I171" t="s">
+        <v>658</v>
+      </c>
+      <c r="J171" t="s">
         <v>659</v>
-      </c>
-[...19 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
+        <v>660</v>
+      </c>
+      <c r="B172" t="s">
+        <v>11</v>
+      </c>
+      <c r="C172" t="s">
+        <v>67</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" t="s">
+        <v>661</v>
+      </c>
+      <c r="H172" t="s">
+        <v>662</v>
+      </c>
+      <c r="I172" t="s">
+        <v>663</v>
+      </c>
+      <c r="J172" t="s">
         <v>664</v>
-      </c>
-[...19 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="B173" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="C173" t="s">
-        <v>296</v>
+        <v>245</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
+      </c>
+      <c r="G173" t="s">
+        <v>666</v>
+      </c>
+      <c r="H173" t="s">
+        <v>667</v>
+      </c>
+      <c r="I173" t="s">
+        <v>668</v>
+      </c>
+      <c r="J173" t="s">
+        <v>669</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
+        <v>670</v>
+      </c>
+      <c r="B174" t="s">
+        <v>508</v>
+      </c>
+      <c r="C174" t="s">
+        <v>110</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" t="s">
         <v>671</v>
       </c>
-      <c r="B174" t="s">
-[...6 lines deleted...]
-        <v>136</v>
+      <c r="H174" t="s">
+        <v>672</v>
+      </c>
+      <c r="I174" t="s">
+        <v>673</v>
+      </c>
+      <c r="J174" t="s">
+        <v>674</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="B175" t="s">
         <v>29</v>
       </c>
       <c r="C175" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>13</v>
       </c>
       <c r="G175" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="H175" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="I175" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="J175" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
+        <v>680</v>
+      </c>
+      <c r="B176" t="s">
+        <v>95</v>
+      </c>
+      <c r="C176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" t="s">
+        <v>676</v>
+      </c>
+      <c r="H176" t="s">
         <v>677</v>
       </c>
-      <c r="B176" t="s">
-[...8 lines deleted...]
-      <c r="G176" t="s">
+      <c r="I176" t="s">
         <v>678</v>
       </c>
-      <c r="H176" t="s">
+      <c r="J176" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
+        <v>681</v>
+      </c>
+      <c r="B177" t="s">
+        <v>29</v>
+      </c>
+      <c r="C177" t="s">
         <v>682</v>
       </c>
-      <c r="B177" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F177" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
+        <v>683</v>
+      </c>
+      <c r="B178" t="s">
+        <v>11</v>
+      </c>
+      <c r="C178" t="s">
+        <v>35</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
+        <v>684</v>
+      </c>
+      <c r="H178" t="s">
+        <v>685</v>
+      </c>
+      <c r="I178" t="s">
+        <v>686</v>
+      </c>
+      <c r="J178" t="s">
         <v>687</v>
-      </c>
-[...19 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>692</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>688</v>
       </c>
       <c r="G179" t="s">
-        <v>693</v>
-[...8 lines deleted...]
-        <v>696</v>
+        <v>689</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="B180" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
+        <v>691</v>
+      </c>
+      <c r="I180" t="s">
+        <v>692</v>
+      </c>
+      <c r="J180" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B181" t="s">
         <v>29</v>
       </c>
       <c r="C181" t="s">
-        <v>699</v>
+        <v>38</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
+      </c>
+      <c r="G181" t="s">
+        <v>695</v>
+      </c>
+      <c r="I181" t="s">
+        <v>696</v>
+      </c>
+      <c r="J181" t="s">
+        <v>697</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
+        <v>698</v>
+      </c>
+      <c r="B182" t="s">
+        <v>37</v>
+      </c>
+      <c r="C182" t="s">
+        <v>215</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" t="s">
+        <v>699</v>
+      </c>
+      <c r="I182" t="s">
         <v>700</v>
       </c>
-      <c r="B182" t="s">
-[...8 lines deleted...]
-      <c r="G182" t="s">
+      <c r="J182" t="s">
         <v>701</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
+        <v>702</v>
+      </c>
+      <c r="B183" t="s">
+        <v>508</v>
+      </c>
+      <c r="C183" t="s">
+        <v>110</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" t="s">
+        <v>703</v>
+      </c>
+      <c r="H183" t="s">
+        <v>704</v>
+      </c>
+      <c r="I183" t="s">
         <v>705</v>
       </c>
-      <c r="G183" t="s">
+      <c r="J183" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
         <v>707</v>
       </c>
       <c r="B184" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="C184" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
+        <v>708</v>
+      </c>
+      <c r="B185" t="s">
+        <v>434</v>
+      </c>
+      <c r="C185" t="s">
+        <v>110</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" t="s">
+        <v>709</v>
+      </c>
+      <c r="I185" t="s">
+        <v>710</v>
+      </c>
+      <c r="J185" t="s">
         <v>711</v>
-      </c>
-[...16 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
+        <v>712</v>
+      </c>
+      <c r="B186" t="s">
+        <v>11</v>
+      </c>
+      <c r="C186" t="s">
+        <v>55</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" t="s">
+        <v>713</v>
+      </c>
+      <c r="H186" t="s">
+        <v>714</v>
+      </c>
+      <c r="I186" t="s">
         <v>715</v>
       </c>
-      <c r="B186" t="s">
-[...8 lines deleted...]
-      <c r="G186" t="s">
+      <c r="J186" t="s">
         <v>716</v>
-      </c>
-[...4 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
+        <v>717</v>
+      </c>
+      <c r="B187" t="s">
+        <v>37</v>
+      </c>
+      <c r="C187" t="s">
+        <v>110</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" t="s">
+        <v>718</v>
+      </c>
+      <c r="H187" t="s">
         <v>719</v>
       </c>
-      <c r="B187" t="s">
-[...8 lines deleted...]
-      <c r="G187" t="s">
+      <c r="I187" t="s">
         <v>720</v>
       </c>
-      <c r="H187" t="s">
+      <c r="J187" t="s">
         <v>721</v>
-      </c>
-[...4 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
+        <v>722</v>
+      </c>
+      <c r="B188" t="s">
+        <v>293</v>
+      </c>
+      <c r="C188" t="s">
+        <v>23</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" t="s">
+        <v>723</v>
+      </c>
+      <c r="H188" t="s">
         <v>724</v>
       </c>
-      <c r="B188" t="s">
-[...8 lines deleted...]
-      <c r="G188" t="s">
+      <c r="I188" t="s">
         <v>725</v>
       </c>
-      <c r="H188" t="s">
+      <c r="J188" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="B189" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="C189" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B190" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="C190" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="B191" t="s">
         <v>11</v>
       </c>
       <c r="C191" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="H191" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="I191" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="J191" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="B192" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="C192" t="s">
-        <v>115</v>
+        <v>198</v>
       </c>
       <c r="F192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="H192" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="I192" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="J192" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="B193" t="s">
-        <v>310</v>
+        <v>11</v>
       </c>
       <c r="C193" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="B194" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C194" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
+      </c>
+      <c r="I194" t="s">
+        <v>741</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="B195" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C195" t="s">
-        <v>12</v>
+        <v>145</v>
       </c>
       <c r="F195" t="s">
         <v>13</v>
+      </c>
+      <c r="G195" t="s">
+        <v>743</v>
+      </c>
+      <c r="H195" t="s">
+        <v>744</v>
+      </c>
+      <c r="I195" t="s">
+        <v>745</v>
+      </c>
+      <c r="J195" t="s">
+        <v>746</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
+        <v>747</v>
+      </c>
+      <c r="B196" t="s">
+        <v>11</v>
+      </c>
+      <c r="C196" t="s">
+        <v>67</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" t="s">
+        <v>748</v>
+      </c>
+      <c r="H196" t="s">
+        <v>749</v>
+      </c>
+      <c r="I196" t="s">
+        <v>750</v>
+      </c>
+      <c r="J196" t="s">
         <v>751</v>
-      </c>
-[...19 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
+        <v>752</v>
+      </c>
+      <c r="B197" t="s">
+        <v>37</v>
+      </c>
+      <c r="C197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" t="s">
+        <v>753</v>
+      </c>
+      <c r="H197" t="s">
+        <v>754</v>
+      </c>
+      <c r="I197" t="s">
+        <v>755</v>
+      </c>
+      <c r="J197" t="s">
         <v>756</v>
-      </c>
-[...19 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
+        <v>757</v>
+      </c>
+      <c r="B198" t="s">
+        <v>37</v>
+      </c>
+      <c r="C198" t="s">
+        <v>215</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" t="s">
+        <v>758</v>
+      </c>
+      <c r="H198" t="s">
+        <v>759</v>
+      </c>
+      <c r="I198" t="s">
+        <v>760</v>
+      </c>
+      <c r="J198" t="s">
         <v>761</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
         <v>762</v>
       </c>
       <c r="B199" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C199" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="F199" t="s">
         <v>13</v>
       </c>
+      <c r="G199" t="s">
+        <v>763</v>
+      </c>
+      <c r="H199" t="s">
+        <v>764</v>
+      </c>
       <c r="I199" t="s">
-        <v>763</v>
+        <v>765</v>
+      </c>
+      <c r="J199" t="s">
+        <v>766</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B200" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C200" t="s">
-        <v>150</v>
+        <v>35</v>
       </c>
       <c r="F200" t="s">
         <v>13</v>
       </c>
-      <c r="G200" t="s">
-        <v>765</v>
+      <c r="G200">
+        <v>4449981</v>
       </c>
       <c r="H200" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="I200" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="J200" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B201" t="s">
         <v>11</v>
       </c>
       <c r="C201" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="F201" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="B202" t="s">
-        <v>143</v>
+        <v>29</v>
       </c>
       <c r="C202" t="s">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="B203" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
         <v>13</v>
       </c>
-      <c r="G203" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="B204" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C204" t="s">
-        <v>225</v>
+        <v>87</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="H204" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
       <c r="I204" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="J204" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="B205" t="s">
-        <v>29</v>
+        <v>508</v>
       </c>
       <c r="C205" t="s">
-        <v>38</v>
+        <v>178</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
       <c r="G205" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="H205" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="I205" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="J205" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="B206" t="s">
         <v>11</v>
       </c>
       <c r="C206" t="s">
         <v>35</v>
       </c>
-      <c r="F206" t="s">
-[...3 lines deleted...]
-        <v>4449981</v>
+      <c r="G206" t="s">
+        <v>785</v>
       </c>
       <c r="H206" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="I206" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="J206" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
+        <v>789</v>
+      </c>
+      <c r="B207" t="s">
+        <v>293</v>
+      </c>
+      <c r="C207" t="s">
+        <v>790</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" t="s">
+        <v>791</v>
+      </c>
+      <c r="H207" t="s">
+        <v>792</v>
+      </c>
+      <c r="I207" t="s">
+        <v>793</v>
+      </c>
+      <c r="J207" t="s">
         <v>794</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
         <v>795</v>
       </c>
       <c r="B208" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
+      </c>
+      <c r="G208" t="s">
+        <v>796</v>
+      </c>
+      <c r="H208" t="s">
+        <v>797</v>
+      </c>
+      <c r="J208" t="s">
+        <v>798</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="B209" t="s">
         <v>11</v>
       </c>
       <c r="C209" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B210" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C210" t="s">
         <v>87</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
       <c r="G210" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="I210" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="J210" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B211" t="s">
-        <v>525</v>
+        <v>37</v>
       </c>
       <c r="C211" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="F211" t="s">
         <v>13</v>
       </c>
       <c r="G211" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="H211" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="I211" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="J211" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B212" t="s">
         <v>11</v>
       </c>
       <c r="C212" t="s">
-        <v>35</v>
-[...11 lines deleted...]
-        <v>811</v>
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
+        <v>810</v>
+      </c>
+      <c r="B213" t="s">
+        <v>811</v>
+      </c>
+      <c r="C213" t="s">
+        <v>16</v>
+      </c>
+      <c r="E213" t="s">
+        <v>444</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" t="s">
         <v>812</v>
       </c>
-      <c r="B213" t="s">
-[...2 lines deleted...]
-      <c r="C213" t="s">
+      <c r="H213" t="s">
         <v>813</v>
       </c>
-      <c r="F213" t="s">
-[...2 lines deleted...]
-      <c r="G213" t="s">
+      <c r="I213" t="s">
         <v>814</v>
       </c>
-      <c r="H213" t="s">
+      <c r="J213" t="s">
         <v>815</v>
-      </c>
-[...4 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
+        <v>816</v>
+      </c>
+      <c r="B214" t="s">
+        <v>817</v>
+      </c>
+      <c r="C214" t="s">
+        <v>38</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" t="s">
         <v>818</v>
       </c>
-      <c r="B214" t="s">
-[...8 lines deleted...]
-      <c r="G214" t="s">
+      <c r="H214" t="s">
         <v>819</v>
       </c>
-      <c r="H214" t="s">
+      <c r="I214" t="s">
         <v>820</v>
       </c>
       <c r="J214" t="s">
         <v>821</v>
-      </c>
-[...130 lines deleted...]
-        <v>844</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>